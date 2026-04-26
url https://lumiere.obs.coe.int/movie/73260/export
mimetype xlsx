--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Last Flag Flying</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Richard Linklater</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6018306/</t>
+    <t>https://www.imdb.com/title/tt6018306</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-A72A-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CEB5-FD6A-526C-4982-6B1A-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147950</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q27981596</t>
   </si>
@@ -560,51 +560,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6018306/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A72A-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CEB5-FD6A-526C-4982-6B1A-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147950" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27981596" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/last-flag-flying" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6018306" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A72A-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CEB5-FD6A-526C-4982-6B1A-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147950" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27981596" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/last-flag-flying" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>