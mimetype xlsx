--- v1 (2026-04-26)
+++ v2 (2026-07-30)
@@ -136,96 +136,96 @@
   <si>
     <t>Seven Films</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Filmarti</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Reencuentro</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FR,GB,IE,IT,NZ,US</t>
   </si>
   <si>
     <t>Siki Dostlar</t>
   </si>
   <si>
     <t>AR,CO</t>
   </si>
   <si>
     <t>El reencuentro</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>La última bandera</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Последният летящ флаг</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Melhor Escolha</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Un dernier pour la route</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>30年後の同窓会</t>
-  </si>
-[...4 lines deleted...]
-    <t>Reencuentro</t>
   </si>
   <si>
     <t>Derradeira Viagem</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Ponovno okupljanje</t>
   </si>
   <si>
     <t>Sıkı Dostlar</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Последний взмах флага</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -892,64 +892,64 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>48</v>
       </c>