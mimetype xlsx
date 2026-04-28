--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La villa</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Robert Guédiguian</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7219324/</t>
+    <t>https://www.imdb.com/title/tt7219324</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4480-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/18E8-73C0-D51C-6BB9-D813-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145288</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q38187866</t>
   </si>
@@ -635,51 +635,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7219324/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4480-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/18E8-73C0-D51C-6BB9-D813-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145288" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38187866" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-villa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7219324" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4480-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/18E8-73C0-D51C-6BB9-D813-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145288" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38187866" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-villa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -829,57 +829,57 @@
       </c>
       <c r="D2" s="3">
         <v>6493</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>6493</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43068</v>
       </c>
       <c r="D3" s="3">
-        <v>9174</v>
+        <v>5928</v>
       </c>
       <c r="E3" s="3">
-        <v>6458</v>
+        <v>5298</v>
       </c>
       <c r="F3" s="3">
-        <v>2716</v>
+        <v>630</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43068</v>
       </c>
       <c r="D4" s="3">
         <v>9514</v>
       </c>
       <c r="E4" s="3">
         <v>7710</v>
       </c>
       <c r="F4" s="3">
         <v>1758</v>
@@ -1214,131 +1214,129 @@
         <v>4285</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>4181</v>
       </c>
       <c r="G17" s="3">
         <v>104</v>
       </c>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18">
         <v>43168</v>
       </c>
       <c r="D18" s="3">
-        <v>9178</v>
+        <v>8867</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>8867</v>
       </c>
-      <c r="G18" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19">
         <v>43294</v>
       </c>
       <c r="D19" s="3">
         <v>6079</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3">
         <v>6079</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="3">
-        <v>835579</v>
+        <v>832022</v>
       </c>
       <c r="E20" s="3">
-        <v>446661</v>
+        <v>445501</v>
       </c>
       <c r="F20" s="3">
-        <v>346836</v>
+        <v>344750</v>
       </c>
       <c r="G20" s="3">
-        <v>41070</v>
+        <v>40759</v>
       </c>
       <c r="H20" s="3">
         <v>811</v>
       </c>
       <c r="I20" s="3">
         <v>146</v>
       </c>
       <c r="J20" s="3">
         <v>20</v>
       </c>
       <c r="K20" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="3">
-        <v>853026</v>
+        <v>849469</v>
       </c>
       <c r="E21" s="3">
-        <v>454371</v>
+        <v>453211</v>
       </c>
       <c r="F21" s="3">
-        <v>356527</v>
+        <v>354441</v>
       </c>
       <c r="G21" s="3">
-        <v>41116</v>
+        <v>40805</v>
       </c>
       <c r="H21" s="3">
         <v>811</v>
       </c>
       <c r="I21" s="3">
         <v>146</v>
       </c>
       <c r="J21" s="3">
         <v>20</v>
       </c>
       <c r="K21" s="3">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>