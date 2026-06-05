--- v1 (2026-04-28)
+++ v2 (2026-06-05)
@@ -211,50 +211,53 @@
   <si>
     <t>Outsider Films</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Filmarti</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,FR</t>
   </si>
   <si>
+    <t>Το σπίτι δίπλα στη θάλασσα</t>
+  </si>
+  <si>
     <t>AR,CO,ES,MX</t>
   </si>
   <si>
     <t>La casa junto al mar</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Das Haus am Meer</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Uma Casa à Beira Mar</t>
   </si>
   <si>
     <t>CA,GB,IE,US</t>
   </si>
   <si>
     <t>The House by the Sea</t>
   </si>
   <si>
     <t>Huset ved havet</t>
@@ -272,53 +275,50 @@
     <t>海辺の家族たち</t>
   </si>
   <si>
     <t>Huset ved sjøen</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Dom nad morzem</t>
   </si>
   <si>
     <t>A Casa Junto ao Mar</t>
   </si>
   <si>
     <t>Huset vid havet</t>
   </si>
   <si>
     <t>Deniz Kıyısındaki Ev</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Вилла</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το σπίτι δίπλα στη θάλασσα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1342,163 +1342,163 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>64</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>