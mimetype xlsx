--- v0 (2025-11-23)
+++ v1 (2026-05-17)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Seuls</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Moreau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3838034/</t>
+    <t>https://www.imdb.com/title/tt3838034</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-6F23-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8898-B13A-4652-9659-AFE4-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/143759</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q22944613</t>
   </si>
@@ -518,51 +518,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3838034/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6F23-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8898-B13A-4652-9659-AFE4-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143759" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22944613" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/alone-2017" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3838034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6F23-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8898-B13A-4652-9659-AFE4-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143759" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22944613" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/alone-2017" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -669,54 +669,54 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>42774</v>
       </c>
       <c r="D2" s="3">
-        <v>13393</v>
+        <v>13151</v>
       </c>
       <c r="E2" s="3">
-        <v>13393</v>
+        <v>13151</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>42774</v>
       </c>
       <c r="D3" s="3">
         <v>2519</v>
       </c>
       <c r="E3" s="3">
         <v>2519</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
@@ -725,65 +725,65 @@
         <v>42774</v>
       </c>
       <c r="D4" s="3">
         <v>357118</v>
       </c>
       <c r="E4" s="3">
         <v>357118</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>702</v>
       </c>
       <c r="E5" s="3">
         <v>702</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="3">
-        <v>371213</v>
+        <v>370971</v>
       </c>
       <c r="E6" s="3">
-        <v>371213</v>
+        <v>370971</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="3">
-        <v>373732</v>
+        <v>373490</v>
       </c>
       <c r="E7" s="3">
-        <v>373732</v>
+        <v>373490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>