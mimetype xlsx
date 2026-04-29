--- v0 (2025-12-01)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Garde alternée</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alexandra Leclère</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7217028/</t>
+    <t>https://www.imdb.com/title/tt7217028</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-66D0-0000-P-0000-0000-0</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/40B3-1B30-96A9-B329-310E-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146407</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q30742369</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7217028/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-66D0-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/40B3-1B30-96A9-B329-310E-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146407" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30742369" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/garde-alternee" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7217028" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-66D0-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/40B3-1B30-96A9-B329-310E-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146407" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30742369" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/garde-alternee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -712,54 +712,54 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2">
         <v>43089</v>
       </c>
       <c r="D2" s="3">
-        <v>18371</v>
+        <v>15388</v>
       </c>
       <c r="E2" s="3">
-        <v>15267</v>
+        <v>12284</v>
       </c>
       <c r="F2" s="3">
         <v>3104</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3">
         <v>43462</v>
       </c>
       <c r="D3" s="3">
         <v>1440</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>635</v>
       </c>
       <c r="G3" s="3">
@@ -900,74 +900,74 @@
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10">
         <v>43286</v>
       </c>
       <c r="D10" s="3">
         <v>3545</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>3545</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="3">
-        <v>529450</v>
+        <v>526467</v>
       </c>
       <c r="E11" s="3">
-        <v>285104</v>
+        <v>282121</v>
       </c>
       <c r="F11" s="3">
         <v>242269</v>
       </c>
       <c r="G11" s="3">
         <v>1772</v>
       </c>
       <c r="H11" s="3">
         <v>305</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="3">
-        <v>533315</v>
+        <v>530332</v>
       </c>
       <c r="E12" s="3">
-        <v>285104</v>
+        <v>282121</v>
       </c>
       <c r="F12" s="3">
         <v>246134</v>
       </c>
       <c r="G12" s="3">
         <v>1772</v>
       </c>
       <c r="H12" s="3">
         <v>305</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>