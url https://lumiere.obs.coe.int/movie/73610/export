--- v1 (2026-04-29)
+++ v2 (2026-06-02)
@@ -154,87 +154,87 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Hagi Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Outsider Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
+    <t>Πού θα κοιμηθείς απόψε;</t>
+  </si>
+  <si>
     <t>Споделен мъж</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>Joint Custody</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Ménage à trois - Zum Fremdgehen verführt</t>
   </si>
   <si>
     <t>Un marito a metà</t>
   </si>
   <si>
     <t>Pól na pól</t>
   </si>
   <si>
     <t>Semana Sim, Semana Não</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Velayet Meselesi</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Совместная опека</t>
-  </si>
-[...1 lines deleted...]
-    <t>Πού θα κοιμηθείς απόψε;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -970,115 +970,115 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>