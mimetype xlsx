--- v0 (2025-11-29)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le manoir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Tony T. Datis</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7029854/</t>
+    <t>https://www.imdb.com/title/tt7029854</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-62B3-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6DC6-4FEC-262D-A391-5497-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145742</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q30731435</t>
   </si>
@@ -109,87 +109,87 @@
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Distri7</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Gaumont</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Il maniero</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Rezydencja</t>
+  </si>
+  <si>
     <t>CA,DE,FR</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Mansão</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le Manoir</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>La mansión</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hulla-jó szilveszter</t>
-  </si>
-[...10 lines deleted...]
-    <t>Rezydencja</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Conacul</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Herrgården</t>
   </si>
   <si>
     <t>AU,GB,NO,US</t>
   </si>
   <si>
     <t>The Mansion</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Замок</t>
   </si>
@@ -530,51 +530,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7029854/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-62B3-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6DC6-4FEC-262D-A391-5497-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30731435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-manoir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7029854" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-62B3-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6DC6-4FEC-262D-A391-5497-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30731435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-manoir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -681,153 +681,153 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>42907</v>
       </c>
       <c r="D2" s="3">
-        <v>16944</v>
+        <v>15965</v>
       </c>
       <c r="E2" s="3">
-        <v>16944</v>
+        <v>15965</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>42907</v>
       </c>
       <c r="D3" s="3">
         <v>220587</v>
       </c>
       <c r="E3" s="3">
         <v>220587</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="3">
         <v>172</v>
       </c>
       <c r="E4" s="3">
         <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="3">
-        <v>237703</v>
+        <v>236724</v>
       </c>
       <c r="E5" s="3">
-        <v>237703</v>
+        <v>236724</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3">
-        <v>237703</v>
+        <v>236724</v>
       </c>
       <c r="E6" s="3">
-        <v>237703</v>
+        <v>236724</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>