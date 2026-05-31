--- v1 (2026-04-13)
+++ v2 (2026-05-31)
@@ -109,87 +109,87 @@
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Distri7</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Gaumont</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,DE,FR</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Mansão</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Le Manoir</t>
+  </si>
+  <si>
+    <t>ES,MX</t>
+  </si>
+  <si>
+    <t>La mansión</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Hulla-jó szilveszter</t>
+  </si>
+  <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il maniero</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Rezydencja</t>
-  </si>
-[...25 lines deleted...]
-    <t>Hulla-jó szilveszter</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Conacul</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Herrgården</t>
   </si>
   <si>
     <t>AU,GB,NO,US</t>
   </si>
   <si>
     <t>The Mansion</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Замок</t>
   </si>
@@ -767,67 +767,67 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>