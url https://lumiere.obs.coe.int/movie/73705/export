--- v1 (2026-01-21)
+++ v2 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'atelier</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Laurent Cantet</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6444838/</t>
+    <t>https://www.imdb.com/title/tt6444838</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-22D3-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/205C-025D-A4E4-E2EE-9A18-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/144207</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q29391000</t>
   </si>
@@ -265,81 +265,81 @@
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Workshop</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Letnia szkola zycia</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>El atelier</t>
+  </si>
+  <si>
+    <t>Семинарът</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Trama</t>
+  </si>
+  <si>
     <t>Der Workshop</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>El Atelier</t>
   </si>
   <si>
     <t>Lekce</t>
-  </si>
-[...19 lines deleted...]
-    <t>A Trama</t>
   </si>
   <si>
     <t>El taller de escritura</t>
   </si>
   <si>
     <t>FR,IT</t>
   </si>
   <si>
     <t>L'Atelier</t>
   </si>
   <si>
     <t>GB,IE,NO,US</t>
   </si>
   <si>
     <t>The Workshop</t>
   </si>
   <si>
     <t>Letnia szkoła życia</t>
   </si>
   <si>
     <t>O Workshop</t>
   </si>
   <si>
     <t>Atelierul</t>
   </si>
@@ -698,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6444838/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-22D3-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/205C-025D-A4E4-E2EE-9A18-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29391000" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/latelier" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6444838" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-22D3-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/205C-025D-A4E4-E2EE-9A18-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29391000" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/latelier" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -892,57 +892,57 @@
       </c>
       <c r="D2" s="3">
         <v>27</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>27</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43047</v>
       </c>
       <c r="D3" s="3">
-        <v>4173</v>
+        <v>3554</v>
       </c>
       <c r="E3" s="3">
-        <v>2934</v>
+        <v>2711</v>
       </c>
       <c r="F3" s="3">
-        <v>858</v>
+        <v>462</v>
       </c>
       <c r="G3" s="3">
         <v>42</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3">
         <v>339</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43364</v>
       </c>
       <c r="D4" s="3">
         <v>161</v>
       </c>
       <c r="E4" s="3"/>
@@ -1517,86 +1517,86 @@
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28">
         <v>43266</v>
       </c>
       <c r="D28" s="3">
         <v>3123</v>
       </c>
       <c r="E28" s="3"/>
       <c r="F28" s="3">
         <v>3123</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="3">
-        <v>204670</v>
+        <v>204051</v>
       </c>
       <c r="E29" s="3">
-        <v>139008</v>
+        <v>138785</v>
       </c>
       <c r="F29" s="3">
-        <v>62721</v>
+        <v>62325</v>
       </c>
       <c r="G29" s="3">
         <v>2470</v>
       </c>
       <c r="H29" s="3">
         <v>62</v>
       </c>
       <c r="I29" s="3">
         <v>339</v>
       </c>
       <c r="J29" s="3">
         <v>70</v>
       </c>
       <c r="K29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="3">
-        <v>210105</v>
+        <v>209486</v>
       </c>
       <c r="E30" s="3">
-        <v>140463</v>
+        <v>140240</v>
       </c>
       <c r="F30" s="3">
-        <v>66583</v>
+        <v>66187</v>
       </c>
       <c r="G30" s="3">
         <v>2481</v>
       </c>
       <c r="H30" s="3">
         <v>62</v>
       </c>
       <c r="I30" s="3">
         <v>339</v>
       </c>
       <c r="J30" s="3">
         <v>70</v>
       </c>
       <c r="K30" s="3">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
@@ -1605,107 +1605,107 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="B5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="B7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="B9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>97</v>
       </c>