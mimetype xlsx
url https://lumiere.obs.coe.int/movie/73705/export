--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -262,84 +262,84 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Letnia szkola zycia</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>El atelier</t>
+  </si>
+  <si>
+    <t>Семинарът</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Trama</t>
+  </si>
+  <si>
+    <t>Der Workshop</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>El Atelier</t>
+  </si>
+  <si>
+    <t>Lekce</t>
+  </si>
+  <si>
     <t>Workshop</t>
-  </si>
-[...31 lines deleted...]
-    <t>Lekce</t>
   </si>
   <si>
     <t>El taller de escritura</t>
   </si>
   <si>
     <t>FR,IT</t>
   </si>
   <si>
     <t>L'Atelier</t>
   </si>
   <si>
     <t>GB,IE,NO,US</t>
   </si>
   <si>
     <t>The Workshop</t>
   </si>
   <si>
     <t>Letnia szkoła życia</t>
   </si>
   <si>
     <t>O Workshop</t>
   </si>
   <si>
     <t>Atelierul</t>
   </si>
@@ -1597,115 +1597,115 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="B4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="B6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="B8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>97</v>
       </c>