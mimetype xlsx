--- v0 (2025-11-23)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'échange des princesses</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Marc Dugain</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6350304/</t>
+    <t>https://www.imdb.com/title/tt6350304</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-93A4-0000-I-0000-0000-K</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CFDD-3192-0A09-4D62-5F84-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/144327</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q47002679</t>
   </si>
@@ -196,84 +196,84 @@
   <si>
     <t>Ein königlicher Tausch</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Troca de Rainhas</t>
   </si>
   <si>
     <t>CA,DK,GB</t>
   </si>
   <si>
     <t>The Royal Exchange</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Intercambio de reinas</t>
   </si>
   <si>
     <t>Cambio de reinas</t>
   </si>
   <si>
+    <t>Vasilikoi gamoi</t>
+  </si>
+  <si>
+    <t>Lo scambio di principesse</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Los hijos del rey</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Wymiana księżniczek</t>
+  </si>
+  <si>
+    <t>A Troca das Princesas</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Prensesler Evleniyor</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Обмен принцессами</t>
+  </si>
+  <si>
     <t>L'Échange des princesses</t>
-  </si>
-[...31 lines deleted...]
-    <t>Обмен принцессами</t>
   </si>
   <si>
     <t>Βασιλικοί γάμοι</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6350304/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-93A4-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CFDD-3192-0A09-4D62-5F84-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144327" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47002679" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/lechange-des-princesses" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6350304" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-93A4-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CFDD-3192-0A09-4D62-5F84-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144327" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47002679" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/lechange-des-princesses" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -713,52 +713,51 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
@@ -784,57 +783,57 @@
         <v>43525</v>
       </c>
       <c r="D2" s="3">
         <v>664</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>664</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>43096</v>
       </c>
       <c r="D3" s="3">
-        <v>6568</v>
+        <v>11092</v>
       </c>
       <c r="E3" s="3">
-        <v>2222</v>
+        <v>7350</v>
       </c>
       <c r="F3" s="3">
-        <v>4346</v>
+        <v>3742</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>43524</v>
       </c>
       <c r="D4" s="3">
         <v>13424</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3">
         <v>13338</v>
       </c>
       <c r="H4" s="3">
@@ -964,83 +963,83 @@
       </c>
       <c r="C10">
         <v>44063</v>
       </c>
       <c r="D10" s="3">
         <v>1060</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3">
         <v>954</v>
       </c>
       <c r="I10" s="3">
         <v>90</v>
       </c>
       <c r="J10" s="3">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="3">
-        <v>421820</v>
+        <v>426344</v>
       </c>
       <c r="E11" s="3">
-        <v>97333</v>
+        <v>102461</v>
       </c>
       <c r="F11" s="3">
-        <v>286744</v>
+        <v>286140</v>
       </c>
       <c r="G11" s="3">
         <v>34844</v>
       </c>
       <c r="H11" s="3">
         <v>2088</v>
       </c>
       <c r="I11" s="3">
         <v>795</v>
       </c>
       <c r="J11" s="3">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="3">
-        <v>421820</v>
+        <v>426344</v>
       </c>
       <c r="E12" s="3">
-        <v>97333</v>
+        <v>102461</v>
       </c>
       <c r="F12" s="3">
-        <v>286744</v>
+        <v>286140</v>
       </c>
       <c r="G12" s="3">
         <v>34844</v>
       </c>
       <c r="H12" s="3">
         <v>2088</v>
       </c>
       <c r="I12" s="3">
         <v>795</v>
       </c>
       <c r="J12" s="3">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1094,107 +1093,107 @@
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>57</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">