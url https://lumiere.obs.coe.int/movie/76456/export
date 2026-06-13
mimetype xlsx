--- v1 (2026-04-08)
+++ v2 (2026-06-13)
@@ -169,50 +169,53 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Midas Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Kraljevska razmjena</t>
   </si>
   <si>
     <t>CA,US</t>
   </si>
   <si>
+    <t>Βασιλικοί γάμοι</t>
+  </si>
+  <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Ein königlicher Tausch</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Troca de Rainhas</t>
   </si>
   <si>
     <t>CA,DK,GB</t>
   </si>
   <si>
     <t>The Royal Exchange</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Intercambio de reinas</t>
   </si>
   <si>
     <t>Cambio de reinas</t>
@@ -230,53 +233,50 @@
     <t>Los hijos del rey</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Wymiana księżniczek</t>
   </si>
   <si>
     <t>A Troca das Princesas</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Prensesler Evleniyor</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Обмен принцессами</t>
   </si>
   <si>
     <t>L'Échange des princesses</t>
-  </si>
-[...1 lines deleted...]
-    <t>Βασιλικοί γάμοι</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1053,155 +1053,155 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>50</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>