--- v0 (2025-12-19)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Luis &amp; the Aliens</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christoph Lauenstein, Wolfgang Lauenstein, Seán McCormack</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, LU, DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4410000/</t>
+    <t>https://www.imdb.com/title/tt4410000</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-AF58-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7C5C-7CDE-2380-C849-C189-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148588</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q54152472</t>
   </si>
@@ -304,68 +304,68 @@
   <si>
     <t>Luis si micii extraterestrii</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Луiiс i прибульцi</t>
   </si>
   <si>
     <t>GB,IE</t>
   </si>
   <si>
     <t>AR,CL</t>
   </si>
   <si>
     <t>Luis y sus amigos del espacio</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Luis &amp; die Aliens</t>
   </si>
   <si>
+    <t>Luis i drugari iz svemira</t>
+  </si>
+  <si>
+    <t>Луис и извънземните</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Amigos Alienígenas</t>
+  </si>
+  <si>
     <t>AU,CA,NZ,US</t>
   </si>
   <si>
     <t>Luis and the Aliens</t>
   </si>
   <si>
-    <t>Luis i drugari iz svemira</t>
-[...10 lines deleted...]
-  <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Léo et les extraterrestres</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>San sha nao di qiu</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Luís y los aliens</t>
   </si>
   <si>
     <t>Luis und die Aliens</t>
   </si>
   <si>
     <t>Sig det' løgn, Luis!</t>
   </si>
   <si>
     <t>Luis y los alienígenas</t>
@@ -388,54 +388,54 @@
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Luis y los marcianos</t>
   </si>
   <si>
     <t>Louis en de Aliens</t>
   </si>
   <si>
     <t>Luis i obcy</t>
   </si>
   <si>
     <t>Uma Aventura do Outro Mundo</t>
   </si>
   <si>
     <t>Luis și mini-extratereștrii</t>
   </si>
   <si>
     <t>Luis in vesoljcki</t>
   </si>
   <si>
     <t>Luis ve Uzaylı Dostları</t>
   </si>
   <si>
+    <t>Луїс і прибульці</t>
+  </si>
+  <si>
     <t>Luis and His Friends from Outer Space</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луїс і прибульці</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Пришельцы в доме</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -758,51 +758,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4410000/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AF58-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7C5C-7CDE-2380-C849-C189-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54152472" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Luis-und-die-Aliens" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4410000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AF58-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7C5C-7CDE-2380-C849-C189-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54152472" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Luis-und-die-Aliens" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -970,54 +970,54 @@
         <v>43300</v>
       </c>
       <c r="D3" s="3">
         <v>3847</v>
       </c>
       <c r="E3" s="3">
         <v>3847</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>43362</v>
       </c>
       <c r="D4" s="3">
-        <v>40306</v>
+        <v>33856</v>
       </c>
       <c r="E4" s="3">
-        <v>40013</v>
+        <v>33563</v>
       </c>
       <c r="F4" s="3">
         <v>258</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>35</v>
       </c>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5">
         <v>43399</v>
       </c>
       <c r="D5" s="3">
         <v>23361</v>
       </c>
       <c r="E5" s="3">
@@ -1657,80 +1657,80 @@
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32">
         <v>43679</v>
       </c>
       <c r="D32" s="3">
         <v>53623</v>
       </c>
       <c r="E32" s="3"/>
       <c r="F32" s="3">
         <v>48548</v>
       </c>
       <c r="G32" s="3">
         <v>5075</v>
       </c>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="3">
-        <v>1510549</v>
+        <v>1504099</v>
       </c>
       <c r="E33" s="3">
-        <v>1481685</v>
+        <v>1475235</v>
       </c>
       <c r="F33" s="3">
         <v>26847</v>
       </c>
       <c r="G33" s="3">
         <v>622</v>
       </c>
       <c r="H33" s="3">
         <v>1003</v>
       </c>
       <c r="I33" s="3">
         <v>165</v>
       </c>
       <c r="J33" s="3">
         <v>227</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="3">
-        <v>1591334</v>
+        <v>1584884</v>
       </c>
       <c r="E34" s="3">
-        <v>1508805</v>
+        <v>1502355</v>
       </c>
       <c r="F34" s="3">
         <v>75437</v>
       </c>
       <c r="G34" s="3">
         <v>5697</v>
       </c>
       <c r="H34" s="3">
         <v>1003</v>
       </c>
       <c r="I34" s="3">
         <v>165</v>
       </c>
       <c r="J34" s="3">
         <v>227</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B31"/>
@@ -1771,67 +1771,67 @@
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="B9" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>100</v>
       </c>
       <c r="B10" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>102</v>
       </c>
       <c r="B11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>104</v>
       </c>
@@ -1946,58 +1946,58 @@
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:2">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
       <c r="B29" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="A30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>