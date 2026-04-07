--- v0 (2025-11-12)
+++ v1 (2026-04-07)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="108">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Man Who Killed Don Quixote</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Terry Gilliam</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, BE, FR, PT, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1318517/</t>
+    <t>https://www.imdb.com/title/tt1318517</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-AEB8-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/09FB-94BB-8A95-8594-10D1-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/100629</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2095178</t>
   </si>
@@ -229,162 +229,156 @@
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Gutek Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Transilvania Film</t>
   </si>
   <si>
-    <t>SE</t>
-[...4 lines deleted...]
-  <si>
     <t>SK</t>
   </si>
   <si>
     <t>Magic Box</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,DE,GB,IE,NL,NZ,SE,US</t>
   </si>
   <si>
     <t>Czlowiek, który zabil Don Kichota</t>
   </si>
   <si>
     <t>Don Kisot'u Öldüren Adam</t>
   </si>
   <si>
+    <t>Човекът, който уби Дон Кихот</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>O Homem que Matou Dom Quixote</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>El hombre que mató a Don Quijote</t>
+  </si>
+  <si>
+    <t>Muz, který zabil Dona Quijota</t>
+  </si>
+  <si>
+    <t>Mees, kes tappis Don Quijote</t>
+  </si>
+  <si>
+    <t>ES,MX</t>
+  </si>
+  <si>
+    <t>El hombre que mató a don Quijote</t>
+  </si>
+  <si>
+    <t>L'homme qui tua Don Quichotte</t>
+  </si>
+  <si>
+    <t>Čovjek koji je ubio Don Quixotea</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Az ember, aki megölte Don Quijotét</t>
+  </si>
+  <si>
+    <t>L'uomo che uccise Don Chisciotte</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>テリー・ギリアムのドン・キホーテ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Žmogus, kuris nužude Don Kichotą</t>
+  </si>
+  <si>
+    <t>Człowiek, który zabił Don Kichota</t>
+  </si>
+  <si>
+    <t>Omul care l-a ucis pe Don Quijote</t>
+  </si>
+  <si>
+    <t>Muz, ktorý zabil Dona Quijota</t>
+  </si>
+  <si>
+    <t>Don Kişot'u Öldüren Adam</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Человек, который убил Дон Кихота</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Чоловік, який убив Дон Кіхота</t>
+  </si>
+  <si>
     <t>Ο Ανθρωπος που Σκότωσε τον Δον Κιχώτη</t>
-  </si>
-[...76 lines deleted...]
-    <t>Чоловік, який убив Дон Кіхота</t>
   </si>
   <si>
     <t>Ο άνθρωπος που σκότωσε τον Δον Κιχώτη</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -704,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1318517/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AEB8-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/09FB-94BB-8A95-8594-10D1-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/100629" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2095178" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-man-who-killed-don-quixote" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1318517" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AEB8-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/09FB-94BB-8A95-8594-10D1-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/100629" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2095178" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-man-who-killed-don-quixote" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -814,63 +808,62 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K29"/>
+  <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="11" width="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -921,54 +914,54 @@
       </c>
       <c r="D3" s="3">
         <v>298</v>
       </c>
       <c r="E3" s="3">
         <v>298</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43306</v>
       </c>
       <c r="D4" s="3">
-        <v>7364</v>
+        <v>5337</v>
       </c>
       <c r="E4" s="3">
-        <v>7364</v>
+        <v>5337</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>43406</v>
       </c>
       <c r="D5" s="3">
         <v>4454</v>
       </c>
       <c r="E5" s="3">
         <v>3818</v>
       </c>
       <c r="F5" s="3">
@@ -1431,380 +1424,357 @@
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3">
         <v>2497</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
         <v>116</v>
       </c>
       <c r="I24" s="3">
         <v>14</v>
       </c>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25">
-        <v>43580</v>
+        <v>43286</v>
       </c>
       <c r="D25" s="3">
-        <v>973</v>
-[...4 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="E25" s="3">
+        <v>1430</v>
+      </c>
+      <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26">
-        <v>43286</v>
+        <v>43441</v>
       </c>
       <c r="D26" s="3">
-        <v>1430</v>
+        <v>7976</v>
       </c>
       <c r="E26" s="3">
-        <v>1430</v>
-[...2 lines deleted...]
-      <c r="G26" s="3"/>
+        <v>5837</v>
+      </c>
+      <c r="F26" s="3">
+        <v>1901</v>
+      </c>
+      <c r="G26" s="3">
+        <v>238</v>
+      </c>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>75</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="3">
-        <v>7976</v>
+        <v>347935</v>
       </c>
       <c r="E27" s="3">
-        <v>5837</v>
+        <v>325076</v>
       </c>
       <c r="F27" s="3">
-        <v>1901</v>
+        <v>6877</v>
       </c>
       <c r="G27" s="3">
-        <v>238</v>
-[...4 lines deleted...]
-      <c r="K27" s="3"/>
+        <v>8133</v>
+      </c>
+      <c r="H27" s="3">
+        <v>123</v>
+      </c>
+      <c r="I27" s="3">
+        <v>7630</v>
+      </c>
+      <c r="J27" s="3">
+        <v>84</v>
+      </c>
+      <c r="K27" s="3">
+        <v>12</v>
+      </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D28" s="3">
-        <v>350935</v>
+        <v>363903</v>
       </c>
       <c r="E28" s="3">
-        <v>327103</v>
+        <v>338423</v>
       </c>
       <c r="F28" s="3">
-        <v>7850</v>
+        <v>9134</v>
       </c>
       <c r="G28" s="3">
-        <v>8133</v>
+        <v>8448</v>
       </c>
       <c r="H28" s="3">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="I28" s="3">
         <v>7630</v>
       </c>
       <c r="J28" s="3">
         <v>84</v>
       </c>
       <c r="K28" s="3">
-        <v>12</v>
-[...27 lines deleted...]
-      <c r="K29" s="3">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>65</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="B21" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>