--- v1 (2026-04-07)
+++ v2 (2026-06-03)
@@ -256,50 +256,56 @@
   <si>
     <t>Magic Box</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,DE,GB,IE,NL,NZ,SE,US</t>
   </si>
   <si>
     <t>Czlowiek, który zabil Don Kichota</t>
   </si>
   <si>
     <t>Don Kisot'u Öldüren Adam</t>
   </si>
   <si>
+    <t>Ο Ανθρωπος που Σκότωσε τον Δον Κιχώτη</t>
+  </si>
+  <si>
+    <t>Ο άνθρωπος που σκότωσε τον Δον Κιχώτη</t>
+  </si>
+  <si>
     <t>Човекът, който уби Дон Кихот</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>O Homem que Matou Dom Quixote</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>El hombre que mató a Don Quijote</t>
   </si>
   <si>
     <t>Muz, který zabil Dona Quijota</t>
   </si>
   <si>
     <t>Mees, kes tappis Don Quijote</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>El hombre que mató a don Quijote</t>
@@ -332,56 +338,50 @@
     <t>Žmogus, kuris nužude Don Kichotą</t>
   </si>
   <si>
     <t>Człowiek, który zabił Don Kichota</t>
   </si>
   <si>
     <t>Omul care l-a ucis pe Don Quijote</t>
   </si>
   <si>
     <t>Muz, ktorý zabil Dona Quijota</t>
   </si>
   <si>
     <t>Don Kişot'u Öldüren Adam</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Человек, который убил Дон Кихота</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Чоловік, який убив Дон Кіхота</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ο άνθρωπος που σκότωσε τον Δον Κιχώτη</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1575,203 +1575,203 @@
       <c r="A2" t="s">
         <v>77</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>65</v>
       </c>
       <c r="B3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>73</v>
       </c>
       <c r="B4" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="B8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="B18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>