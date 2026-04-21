--- v0 (2025-12-16)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mary Shelley</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Haifaa Al-Mansour</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, IE, LU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3906082/</t>
+    <t>https://www.imdb.com/title/tt3906082</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-EE7C-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E890-F4CA-05F2-985D-EB08-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148922</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q23707684</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3906082/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-EE7C-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E890-F4CA-05F2-985D-EB08-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148922" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23707684" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/mary-shelley" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3906082" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-EE7C-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E890-F4CA-05F2-985D-EB08-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148922" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23707684" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/mary-shelley" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -783,57 +783,57 @@
         <v>2425</v>
       </c>
       <c r="E2" s="3">
         <v>1438</v>
       </c>
       <c r="F2" s="3">
         <v>987</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43439</v>
       </c>
       <c r="D3" s="3">
-        <v>2149</v>
+        <v>1487</v>
       </c>
       <c r="E3" s="3">
-        <v>1793</v>
+        <v>1360</v>
       </c>
       <c r="F3" s="3">
-        <v>356</v>
+        <v>127</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43461</v>
       </c>
       <c r="D4" s="3">
         <v>20196</v>
       </c>
       <c r="E4" s="3">
         <v>11957</v>
       </c>
       <c r="F4" s="3">
         <v>8217</v>
@@ -1133,86 +1133,86 @@
         <v>56</v>
       </c>
       <c r="C16">
         <v>43294</v>
       </c>
       <c r="D16" s="3">
         <v>7435</v>
       </c>
       <c r="E16" s="3">
         <v>6865</v>
       </c>
       <c r="F16" s="3">
         <v>570</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="3">
-        <v>289494</v>
+        <v>288832</v>
       </c>
       <c r="E17" s="3">
-        <v>270841</v>
+        <v>270408</v>
       </c>
       <c r="F17" s="3">
-        <v>17137</v>
+        <v>16908</v>
       </c>
       <c r="G17" s="3">
         <v>148</v>
       </c>
       <c r="H17" s="3">
         <v>369</v>
       </c>
       <c r="I17" s="3">
         <v>177</v>
       </c>
       <c r="J17" s="3">
         <v>703</v>
       </c>
       <c r="K17" s="3">
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>296929</v>
+        <v>296267</v>
       </c>
       <c r="E18" s="3">
-        <v>277706</v>
+        <v>277273</v>
       </c>
       <c r="F18" s="3">
-        <v>17707</v>
+        <v>17478</v>
       </c>
       <c r="G18" s="3">
         <v>148</v>
       </c>
       <c r="H18" s="3">
         <v>369</v>
       </c>
       <c r="I18" s="3">
         <v>177</v>
       </c>
       <c r="J18" s="3">
         <v>703</v>
       </c>
       <c r="K18" s="3">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>