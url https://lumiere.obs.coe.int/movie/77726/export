--- v1 (2026-04-21)
+++ v2 (2026-06-01)
@@ -196,81 +196,81 @@
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,AT,AU,BR,CA,DE,ES,FI,FR,GB,IE,KR,MX,NZ,PL,PT,SE,TR,US</t>
   </si>
   <si>
+    <t>Μαίρυ Σέλλεϋ</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Мери Шели</t>
   </si>
   <si>
     <t>Storm in the Stars</t>
   </si>
   <si>
     <t>Mary Shelley - Un amore immortale</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>メアリーの総て</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Красавица для чудовища</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Мері Шеллі та монстр Франкенштейна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μαίρυ Σέλλεϋ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1221,99 +1221,99 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>59</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>