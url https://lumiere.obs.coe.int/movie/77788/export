--- v0 (2025-12-08)
+++ v1 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Lean on Pete</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrew Haigh</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5340300/</t>
+    <t>https://www.imdb.com/title/tt5340300</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-ABCD-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B111-C82A-5FFB-DFE9-61D9-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148625</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q27703189</t>
   </si>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5340300/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-ABCD-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B111-C82A-5FFB-DFE9-61D9-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148625" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27703189" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/lean-on-pete" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5340300" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-ABCD-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B111-C82A-5FFB-DFE9-61D9-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148625" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27703189" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/lean-on-pete" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -793,55 +793,55 @@
       </c>
       <c r="D2" s="3">
         <v>178</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>178</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43208</v>
       </c>
       <c r="D3" s="3">
-        <v>7848</v>
+        <v>3928</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>7304</v>
+        <v>3384</v>
       </c>
       <c r="G3" s="3">
         <v>544</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43209</v>
       </c>
       <c r="D4" s="3">
         <v>2591</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>2422</v>
@@ -1068,86 +1068,86 @@
         <v>49</v>
       </c>
       <c r="C13">
         <v>43286</v>
       </c>
       <c r="D13" s="3">
         <v>1909</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
         <v>1826</v>
       </c>
       <c r="G13" s="3">
         <v>83</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="3">
-        <v>200185</v>
+        <v>196265</v>
       </c>
       <c r="E14" s="3">
         <v>1518</v>
       </c>
       <c r="F14" s="3">
-        <v>196659</v>
+        <v>192739</v>
       </c>
       <c r="G14" s="3">
         <v>1923</v>
       </c>
       <c r="H14" s="3">
         <v>10</v>
       </c>
       <c r="I14" s="3">
         <v>0</v>
       </c>
       <c r="J14" s="3">
         <v>66</v>
       </c>
       <c r="K14" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="3">
-        <v>202954</v>
+        <v>199034</v>
       </c>
       <c r="E15" s="3">
         <v>1518</v>
       </c>
       <c r="F15" s="3">
-        <v>199259</v>
+        <v>195339</v>
       </c>
       <c r="G15" s="3">
         <v>1941</v>
       </c>
       <c r="H15" s="3">
         <v>114</v>
       </c>
       <c r="I15" s="3">
         <v>19</v>
       </c>
       <c r="J15" s="3">
         <v>66</v>
       </c>
       <c r="K15" s="3">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>