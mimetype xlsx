--- v1 (2026-04-20)
+++ v2 (2026-05-30)
@@ -175,50 +175,56 @@
   <si>
     <t>Teodora Film</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Alambique</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,ES,GB,IE,NZ,TR,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Γεννημένος νικητής</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>赛马皮特</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Apóyate en mí</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Разчитай на Пийт</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Rota Selvagem</t>
   </si>
   <si>
     <t>La route sauvage</t>
@@ -233,56 +239,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>荒野にて</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polegaj na mnie</t>
   </si>
   <si>
     <t>O Meu Amigo Pete</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Osloni se na Pita</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Положитесь на Пита</t>
-  </si>
-[...4 lines deleted...]
-    <t>Γεννημένος νικητής</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1188,99 +1188,99 @@
       <c r="A4" t="s">
         <v>55</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>57</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>66</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>