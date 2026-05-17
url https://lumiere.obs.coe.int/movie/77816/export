--- v0 (2025-12-06)
+++ v1 (2026-05-17)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="119">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Doubles vies</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Olivier Assayas</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7250056/</t>
+    <t>https://www.imdb.com/title/tt7250056</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-AD40-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7A3C-EDB7-6819-2E31-589D-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147736</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q46992828</t>
   </si>
@@ -244,83 +244,77 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Arthaus (NO)</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Gutek Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Transilvania Film</t>
   </si>
   <si>
-    <t>SE</t>
-[...4 lines deleted...]
-  <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Filmarti</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Double Lives</t>
+  </si>
+  <si>
     <t>AR,CA,CL,FR</t>
   </si>
   <si>
-    <t>US</t>
-[...4 lines deleted...]
-  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Двойные жизни</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>双面生活</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Zwischen den Zeilen</t>
   </si>
   <si>
     <t>AU,CA,GB,IE,US</t>
   </si>
   <si>
     <t>Non-Fiction</t>
   </si>
   <si>
     <t>Двойствен живот</t>
@@ -361,66 +355,66 @@
   <si>
     <t>Il gioco delle coppie</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>冬時間のパリ</t>
   </si>
   <si>
     <t>Dvilypiai gyvenimai</t>
   </si>
   <si>
     <t>Mellom linjene</t>
   </si>
   <si>
     <t>Podwójne życie</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Dvostruki životi</t>
   </si>
   <si>
+    <t>Çifte Hayatlar</t>
+  </si>
+  <si>
+    <t>E-Book</t>
+  </si>
+  <si>
+    <t>Нон-фикшн</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Подвійні життя</t>
+  </si>
+  <si>
     <t>Παιχνίδια ζευγαριών</t>
-  </si>
-[...13 lines deleted...]
-    <t>Подвійні життя</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -737,51 +731,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7250056/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AD40-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7A3C-EDB7-6819-2E31-589D-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147736" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46992828" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/doubles-vies" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7250056" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-AD40-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7A3C-EDB7-6819-2E31-589D-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147736" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46992828" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/doubles-vies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -847,51 +841,51 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6" bestFit="1" customWidth="1"/>
     <col min="8" max="11" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
@@ -952,55 +946,55 @@
       </c>
       <c r="D3" s="3">
         <v>61</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>61</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43481</v>
       </c>
       <c r="D4" s="3">
-        <v>6302</v>
+        <v>6196</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>6302</v>
+        <v>6196</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>43840</v>
       </c>
       <c r="D5" s="3">
         <v>2007</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
@@ -1535,403 +1529,380 @@
       <c r="D27" s="3">
         <v>3570</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3">
         <v>3378</v>
       </c>
       <c r="G27" s="3">
         <v>182</v>
       </c>
       <c r="H27" s="3">
         <v>10</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28">
-        <v>43567</v>
+        <v>43413</v>
       </c>
       <c r="D28" s="3">
-        <v>11418</v>
-[...1 lines deleted...]
-      <c r="E28" s="3"/>
+        <v>3053</v>
+      </c>
+      <c r="E28" s="3">
+        <v>900</v>
+      </c>
       <c r="F28" s="3">
-        <v>11418</v>
-[...1 lines deleted...]
-      <c r="G28" s="3"/>
+        <v>2035</v>
+      </c>
+      <c r="G28" s="3">
+        <v>117</v>
+      </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
-      <c r="J28" s="3"/>
+      <c r="J28" s="3">
+        <v>1</v>
+      </c>
       <c r="K28" s="3"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29">
-        <v>43413</v>
+        <v>43588</v>
       </c>
       <c r="D29" s="3">
-        <v>3053</v>
-[...3 lines deleted...]
-      </c>
+        <v>6430</v>
+      </c>
+      <c r="E29" s="3"/>
       <c r="F29" s="3">
-        <v>2035</v>
-[...3 lines deleted...]
-      </c>
+        <v>6430</v>
+      </c>
+      <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
-      <c r="J29" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="3"/>
       <c r="K29" s="3"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>80</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="3">
-        <v>6430</v>
-[...1 lines deleted...]
-      <c r="E30" s="3"/>
+        <v>493480</v>
+      </c>
+      <c r="E30" s="3">
+        <v>10475</v>
+      </c>
       <c r="F30" s="3">
-        <v>6430</v>
-[...5 lines deleted...]
-      <c r="K30" s="3"/>
+        <v>467294</v>
+      </c>
+      <c r="G30" s="3">
+        <v>15267</v>
+      </c>
+      <c r="H30" s="3">
+        <v>441</v>
+      </c>
+      <c r="I30" s="3">
+        <v>2</v>
+      </c>
+      <c r="J30" s="3">
+        <v>1</v>
+      </c>
+      <c r="K30" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D31" s="3">
-        <v>505004</v>
+        <v>518862</v>
       </c>
       <c r="E31" s="3">
-        <v>10475</v>
+        <v>10682</v>
       </c>
       <c r="F31" s="3">
-        <v>478818</v>
+        <v>492446</v>
       </c>
       <c r="G31" s="3">
-        <v>15267</v>
+        <v>15277</v>
       </c>
       <c r="H31" s="3">
         <v>441</v>
       </c>
       <c r="I31" s="3">
         <v>2</v>
       </c>
       <c r="J31" s="3">
         <v>1</v>
       </c>
       <c r="K31" s="3">
-        <v>0</v>
-[...27 lines deleted...]
-      <c r="K32" s="3">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B3" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B7" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B18" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="B24" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" t="s">
         <v>115</v>
-      </c>
-[...11 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>