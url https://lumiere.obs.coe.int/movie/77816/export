--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -262,65 +262,68 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Transilvania Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Filmarti</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR,CA,CL,FR</t>
+  </si>
+  <si>
     <t>US</t>
   </si>
   <si>
     <t>Double Lives</t>
   </si>
   <si>
-    <t>AR,CA,CL,FR</t>
-[...1 lines deleted...]
-  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Двойные жизни</t>
   </si>
   <si>
+    <t>Παιχνίδια ζευγαριών</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>双面生活</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Zwischen den Zeilen</t>
   </si>
   <si>
     <t>AU,CA,GB,IE,US</t>
   </si>
   <si>
     <t>Non-Fiction</t>
   </si>
   <si>
     <t>Двойствен живот</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Vidas Duplas</t>
@@ -368,53 +371,50 @@
     <t>Mellom linjene</t>
   </si>
   <si>
     <t>Podwójne życie</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Dvostruki životi</t>
   </si>
   <si>
     <t>Çifte Hayatlar</t>
   </si>
   <si>
     <t>E-Book</t>
   </si>
   <si>
     <t>Нон-фикшн</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Подвійні життя</t>
-  </si>
-[...1 lines deleted...]
-    <t>Παιχνίδια ζευγαριών</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1661,245 +1661,245 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>82</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>85</v>
       </c>
       <c r="B4" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B6" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="B8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="B11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="B15" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="B23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:2">
+      <c r="A24" t="s">
+        <v>78</v>
+      </c>
       <c r="B24" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>