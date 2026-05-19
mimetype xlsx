--- v0 (2025-11-21)
+++ v1 (2026-05-19)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Beast</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michael Pearce</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5628302/</t>
+    <t>https://www.imdb.com/title/tt5628302</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-CC6F-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D8C5-CC39-084A-EB24-3D98-0</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148573</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q48674188</t>
   </si>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5628302/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-CC6F-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C5-CC39-084A-EB24-3D98-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148573" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48674188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/beast-2017" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5628302" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-CC6F-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C5-CC39-084A-EB24-3D98-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148573" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48674188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/beast-2017" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1038,59 +1038,57 @@
       <c r="C14">
         <v>43559</v>
       </c>
       <c r="D14" s="3">
         <v>507</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3">
         <v>507</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15">
         <v>43301</v>
       </c>
       <c r="D15" s="3">
-        <v>4761</v>
+        <v>4507</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>4507</v>
       </c>
-      <c r="G15" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16">
         <v>43376</v>
       </c>
       <c r="D16" s="3">
         <v>36</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>36</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
@@ -1099,83 +1097,83 @@
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17">
         <v>43357</v>
       </c>
       <c r="D17" s="3">
         <v>5442</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>4242</v>
       </c>
       <c r="G17" s="3">
         <v>1200</v>
       </c>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3">
-        <v>130998</v>
+        <v>130744</v>
       </c>
       <c r="E18" s="3">
         <v>1522</v>
       </c>
       <c r="F18" s="3">
         <v>127039</v>
       </c>
       <c r="G18" s="3">
-        <v>1636</v>
+        <v>1382</v>
       </c>
       <c r="H18" s="3">
         <v>795</v>
       </c>
       <c r="I18" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="3">
-        <v>138337</v>
+        <v>138083</v>
       </c>
       <c r="E19" s="3">
         <v>1522</v>
       </c>
       <c r="F19" s="3">
         <v>133178</v>
       </c>
       <c r="G19" s="3">
-        <v>2836</v>
+        <v>2582</v>
       </c>
       <c r="H19" s="3">
         <v>795</v>
       </c>
       <c r="I19" s="3">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>