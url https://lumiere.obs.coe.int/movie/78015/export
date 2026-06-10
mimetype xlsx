--- v1 (2026-05-19)
+++ v2 (2026-06-10)
@@ -199,81 +199,81 @@
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Zver</t>
   </si>
   <si>
     <t>AU,BR,CA,DE,ES,GB,IE,IT,NL,NZ,SE,SG,US</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Vadállat</t>
+  </si>
+  <si>
+    <t>Pod ciemnymi gwiazdami</t>
+  </si>
+  <si>
+    <t>Besta</t>
+  </si>
+  <si>
+    <t>Звер</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Зверь</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Звір</t>
+  </si>
+  <si>
+    <t>Animal Shadows</t>
+  </si>
+  <si>
     <t>Κτήνος</t>
-  </si>
-[...28 lines deleted...]
-    <t>Animal Shadows</t>
   </si>
   <si>
     <t>Jersey Affair</t>
   </si>
   <si>
     <t>Canavar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1181,105 +1181,105 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>60</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>37</v>
+      </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 