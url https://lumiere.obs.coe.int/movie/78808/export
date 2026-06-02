--- v1 (2026-01-08)
+++ v2 (2026-06-02)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La caméra de Claire</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hong Sang-soo</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>KR, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5989220/</t>
+    <t>https://www.imdb.com/title/tt5989220</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/21A8-6A6C-0864-778E-C2AF-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148308</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q29406218</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/kr/??/keulreeoyi-kamera</t>
   </si>
@@ -109,57 +109,57 @@
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>La Aventura Audiovisual</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Jour2Fête</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,FR,KR</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>克莱尔的相机</t>
-  </si>
-[...1 lines deleted...]
-    <t>CA,FR,KR</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>La cámara de Claire</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Câmera de Claire</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Claiřin fotoaparát</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Claire's Camera</t>
   </si>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5989220/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/21A8-6A6C-0864-778E-C2AF-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148308" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29406218" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/kr/??/keulreeoyi-kamera" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5989220" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/21A8-6A6C-0864-778E-C2AF-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148308" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29406218" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/kr/??/keulreeoyi-kamera" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -794,59 +794,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>