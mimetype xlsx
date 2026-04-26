--- v0 (2025-12-08)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gaspard va au mariage</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Antony Cordier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5729818/</t>
+    <t>https://www.imdb.com/title/tt5729818</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4497-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0B16-A2B6-CC94-3BCD-B8B0-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145226</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q48757706</t>
   </si>
@@ -142,66 +142,66 @@
   <si>
     <t>Den Norske Filmfestivalen</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>BE,CA,FR</t>
   </si>
   <si>
     <t>Gaspard Dügünde</t>
   </si>
   <si>
     <t>Gaspard jedzie na slub</t>
   </si>
   <si>
     <t>Гаспар iiде на весiлля</t>
   </si>
   <si>
     <t>Гаспар едет на свадьбу</t>
   </si>
   <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Гаспар отива на сватба</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Excêntrica Família de Gaspard</t>
+  </si>
+  <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>Gaspard at the Wedding</t>
-  </si>
-[...10 lines deleted...]
-    <t>A Excêntrica Família de Gaspard</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Gaspard fährt zur Hochzeit</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>Gaspard va a la boda</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Gaspard jedzie na ślub</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Gaspard merge la nunta</t>
   </si>
@@ -560,51 +560,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5729818/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4497-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B16-A2B6-CC94-3BCD-B8B0-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145226" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48757706" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/gaspard-va-au-mariage" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5729818" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4497-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B16-A2B6-CC94-3BCD-B8B0-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145226" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48757706" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/gaspard-va-au-mariage" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -722,55 +722,55 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2">
         <v>43166</v>
       </c>
       <c r="D2" s="3">
-        <v>1530</v>
+        <v>1226</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>1391</v>
+        <v>1087</v>
       </c>
       <c r="G2" s="3">
         <v>139</v>
       </c>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3">
         <v>43222</v>
       </c>
       <c r="D3" s="3">
         <v>2186</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>2183</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
@@ -804,77 +804,77 @@
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5">
         <v>43330</v>
       </c>
       <c r="D5" s="3">
         <v>222</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>222</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="3">
-        <v>136177</v>
+        <v>135873</v>
       </c>
       <c r="E6" s="3">
         <v>1046</v>
       </c>
       <c r="F6" s="3">
-        <v>134601</v>
+        <v>134297</v>
       </c>
       <c r="G6" s="3">
         <v>530</v>
       </c>
       <c r="H6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="3">
-        <v>138585</v>
+        <v>138281</v>
       </c>
       <c r="E7" s="3">
         <v>1046</v>
       </c>
       <c r="F7" s="3">
-        <v>137006</v>
+        <v>136702</v>
       </c>
       <c r="G7" s="3">
         <v>530</v>
       </c>
       <c r="H7" s="3">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>