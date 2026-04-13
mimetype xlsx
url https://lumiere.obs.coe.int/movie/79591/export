--- v0 (2025-12-11)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le flic de Belleville</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rachid Bouchareb</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6913168/</t>
+    <t>https://www.imdb.com/title/tt6913168</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-6E38-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9388-B950-0AD9-2F62-BDE8-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146223</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q39072129</t>
   </si>
@@ -617,51 +617,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6913168/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6E38-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9388-B950-0AD9-2F62-BDE8-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146223" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39072129" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-flic-de-belleville" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6913168" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6E38-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9388-B950-0AD9-2F62-BDE8-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146223" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39072129" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-flic-de-belleville" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -814,57 +814,57 @@
         <v>29</v>
       </c>
       <c r="C3">
         <v>43391</v>
       </c>
       <c r="D3" s="3">
         <v>4453</v>
       </c>
       <c r="E3" s="3">
         <v>4453</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>43397</v>
       </c>
       <c r="D4" s="3">
-        <v>56528</v>
+        <v>54083</v>
       </c>
       <c r="E4" s="3">
-        <v>54812</v>
+        <v>52456</v>
       </c>
       <c r="F4" s="3">
-        <v>1716</v>
+        <v>1627</v>
       </c>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>43392</v>
       </c>
       <c r="D5" s="3">
         <v>10967</v>
       </c>
       <c r="E5" s="3">
         <v>10967</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>34</v>
@@ -1078,74 +1078,74 @@
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17">
         <v>43392</v>
       </c>
       <c r="D17" s="3">
         <v>9967</v>
       </c>
       <c r="E17" s="3">
         <v>9967</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="3">
-        <v>845949</v>
+        <v>843504</v>
       </c>
       <c r="E18" s="3">
-        <v>767411</v>
+        <v>765055</v>
       </c>
       <c r="F18" s="3">
-        <v>77629</v>
+        <v>77540</v>
       </c>
       <c r="G18" s="3">
         <v>909</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="3">
-        <v>879896</v>
+        <v>877451</v>
       </c>
       <c r="E19" s="3">
-        <v>785845</v>
+        <v>783489</v>
       </c>
       <c r="F19" s="3">
-        <v>93142</v>
+        <v>93053</v>
       </c>
       <c r="G19" s="3">
         <v>909</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>