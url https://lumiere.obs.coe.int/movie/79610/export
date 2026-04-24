--- v1 (2026-01-30)
+++ v2 (2026-04-24)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="84">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La ch'tite famille</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dany Boon</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6859418/</t>
+    <t>https://www.imdb.com/title/tt6859418</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-ADD0-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8714-9EE4-06A6-0B6B-6831-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147049</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q30738462</t>
   </si>
@@ -205,111 +205,111 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pris Audiovisuais</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Cine Europa</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Rodziny sie nie wybiera</t>
   </si>
   <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Die Sch'tis in Paris - Eine Familie auf Abwegen</t>
+  </si>
+  <si>
+    <t>La Ch'tite Famille</t>
+  </si>
+  <si>
+    <t>Mi familia del norte</t>
+  </si>
+  <si>
+    <t>Vissza a gyökerekhez</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Ti ripresento i tuoi</t>
+  </si>
+  <si>
+    <t>Shti'ene i Paris</t>
+  </si>
+  <si>
+    <t>Velkommen til Paris - (ingenting er som familien...)</t>
+  </si>
+  <si>
+    <t>Rodziny się nie wybiera</t>
+  </si>
+  <si>
+    <t>A Minha Família do Norte</t>
+  </si>
+  <si>
+    <t>Familia mea nebuna</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Family is Family</t>
+  </si>
+  <si>
+    <t>Une jolie ch'tite famille</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Від сім'ї не втечеш</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>От семьи не убежишь</t>
+  </si>
+  <si>
+    <t>Η οικογένεια</t>
+  </si>
+  <si>
     <t>Η ΟικοUγένεια</t>
-  </si>
-[...58 lines deleted...]
-    <t>От семьи не убежишь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -626,51 +626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6859418/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-ADD0-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8714-9EE4-06A6-0B6B-6831-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147049" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30738462" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-chtite-famille" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6859418" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-ADD0-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8714-9EE4-06A6-0B6B-6831-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147049" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30738462" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-chtite-famille" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -844,57 +844,57 @@
       </c>
       <c r="D3" s="3">
         <v>988</v>
       </c>
       <c r="E3" s="3">
         <v>988</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43139</v>
       </c>
       <c r="D4" s="3">
-        <v>278975</v>
+        <v>229595</v>
       </c>
       <c r="E4" s="3">
-        <v>277815</v>
+        <v>228510</v>
       </c>
       <c r="F4" s="3">
-        <v>994</v>
+        <v>919</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3">
         <v>96</v>
       </c>
       <c r="I4" s="3">
         <v>70</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>43159</v>
       </c>
       <c r="D5" s="3">
         <v>111151</v>
       </c>
       <c r="E5" s="3">
@@ -1192,86 +1192,86 @@
         <v>58</v>
       </c>
       <c r="C17">
         <v>43252</v>
       </c>
       <c r="D17" s="3">
         <v>7052</v>
       </c>
       <c r="E17" s="3">
         <v>6855</v>
       </c>
       <c r="F17" s="3">
         <v>197</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="3">
-        <v>6489332</v>
+        <v>6439952</v>
       </c>
       <c r="E18" s="3">
-        <v>6482951</v>
+        <v>6433646</v>
       </c>
       <c r="F18" s="3">
-        <v>5518</v>
+        <v>5443</v>
       </c>
       <c r="G18" s="3">
         <v>361</v>
       </c>
       <c r="H18" s="3">
         <v>123</v>
       </c>
       <c r="I18" s="3">
         <v>70</v>
       </c>
       <c r="J18" s="3">
         <v>156</v>
       </c>
       <c r="K18" s="3">
         <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="3">
-        <v>6602745</v>
+        <v>6553365</v>
       </c>
       <c r="E19" s="3">
-        <v>6596231</v>
+        <v>6546926</v>
       </c>
       <c r="F19" s="3">
-        <v>5651</v>
+        <v>5576</v>
       </c>
       <c r="G19" s="3">
         <v>361</v>
       </c>
       <c r="H19" s="3">
         <v>123</v>
       </c>
       <c r="I19" s="3">
         <v>70</v>
       </c>
       <c r="J19" s="3">
         <v>156</v>
       </c>
       <c r="K19" s="3">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
@@ -1284,166 +1284,169 @@
     <col min="2" max="2" width="46.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>61</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>63</v>
+      </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
+      <c r="A16" t="s">
+        <v>78</v>
+      </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>