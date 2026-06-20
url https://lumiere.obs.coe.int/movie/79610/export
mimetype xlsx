--- v2 (2026-04-24)
+++ v3 (2026-06-20)
@@ -205,50 +205,56 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pris Audiovisuais</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Cine Europa</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Rodziny sie nie wybiera</t>
   </si>
   <si>
+    <t>Η οικογένεια</t>
+  </si>
+  <si>
+    <t>Η ΟικοUγένεια</t>
+  </si>
+  <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Die Sch'tis in Paris - Eine Familie auf Abwegen</t>
   </si>
   <si>
     <t>La Ch'tite Famille</t>
   </si>
   <si>
     <t>Mi familia del norte</t>
   </si>
   <si>
     <t>Vissza a gyökerekhez</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Ti ripresento i tuoi</t>
   </si>
   <si>
     <t>Shti'ene i Paris</t>
   </si>
   <si>
     <t>Velkommen til Paris - (ingenting er som familien...)</t>
@@ -260,56 +266,50 @@
     <t>A Minha Família do Norte</t>
   </si>
   <si>
     <t>Familia mea nebuna</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Family is Family</t>
   </si>
   <si>
     <t>Une jolie ch'tite famille</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Від сім'ї не втечеш</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>От семьи не убежишь</t>
-  </si>
-[...4 lines deleted...]
-    <t>Η ΟικοUγένεια</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1285,168 +1285,168 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>61</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="B6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>75</v>
       </c>
-      <c r="B14" t="s">
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>76</v>
-      </c>
-[...3 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
+    </row>
+    <row r="17" spans="1:2">
+      <c r="B17" t="s">
         <v>79</v>
-      </c>
-[...6 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>