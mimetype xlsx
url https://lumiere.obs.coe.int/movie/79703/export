--- v0 (2026-04-08)
+++ v1 (2026-05-28)
@@ -145,102 +145,102 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Midas Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η σιωπή των άλλων</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Мълчанието на другите</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>O Silêncio dos Outros</t>
   </si>
   <si>
     <t>Le silence des autres</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A mások csendje</t>
   </si>
   <si>
     <t>Sannheten Spania vil glemme</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Duchy wojny domowej</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Diğerlerinin Sessizliği</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Silence of Others</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Молчание других</t>
-  </si>
-[...4 lines deleted...]
-    <t>Η σιωπή των άλλων</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -970,75 +970,75 @@
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>45</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>57</v>
       </c>