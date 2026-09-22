--- v0 (2026-04-24)
+++ v1 (2026-09-22)
@@ -100,50 +100,56 @@
   <si>
     <t>Total since 2018</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Castelao</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>ES,FR,GB</t>
   </si>
   <si>
     <t>Gdy anioly spia</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Όταν κοιμούνται οι άγγελοι</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Quando os Anjos Dormem</t>
   </si>
   <si>
     <t>DE,NO,US</t>
   </si>
   <si>
     <t>When Angels Sleep</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Kun enkelit nukkuvat</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Quando gli angeli dormono</t>
   </si>
   <si>
     <t>NO</t>
@@ -155,56 +161,50 @@
     <t>PL</t>
   </si>
   <si>
     <t>Gdy anioły śpią</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Când îngerii dorm</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>När änglar sover</t>
   </si>
   <si>
     <t>When the Angels Sleep</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Когда ангелы спят</t>
-  </si>
-[...4 lines deleted...]
-    <t>Όταν κοιμούνται οι άγγελοι</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -807,58 +807,58 @@
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2">
+      <c r="A12" t="s">
+        <v>44</v>
+      </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>