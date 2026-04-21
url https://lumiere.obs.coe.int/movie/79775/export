--- v0 (2025-12-16)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Un homme pressé</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hervé Mimran</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6948326/</t>
+    <t>https://www.imdb.com/title/tt6948326</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-01AE-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/677E-BDCE-0769-53E7-9E96-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142557</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q59199897</t>
   </si>
@@ -590,51 +590,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6948326/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-01AE-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/677E-BDCE-0769-53E7-9E96-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142557" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q59199897" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/un-homme-presse" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6948326" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-01AE-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/677E-BDCE-0769-53E7-9E96-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142557" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q59199897" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/un-homme-presse" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -783,57 +783,57 @@
       </c>
       <c r="D2" s="3">
         <v>7330</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>7330</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43418</v>
       </c>
       <c r="D3" s="3">
-        <v>22158</v>
+        <v>18998</v>
       </c>
       <c r="E3" s="3">
-        <v>20521</v>
+        <v>17474</v>
       </c>
       <c r="F3" s="3">
-        <v>1593</v>
+        <v>1480</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43411</v>
       </c>
       <c r="D4" s="3">
         <v>22341</v>
       </c>
       <c r="E4" s="3">
         <v>18066</v>
       </c>
@@ -1041,86 +1041,86 @@
         <v>49</v>
       </c>
       <c r="C12">
         <v>43650</v>
       </c>
       <c r="D12" s="3">
         <v>2844</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3">
         <v>2836</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3">
         <v>8</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="3">
-        <v>830629</v>
+        <v>827469</v>
       </c>
       <c r="E13" s="3">
-        <v>723870</v>
+        <v>720823</v>
       </c>
       <c r="F13" s="3">
-        <v>101103</v>
+        <v>100990</v>
       </c>
       <c r="G13" s="3">
         <v>4002</v>
       </c>
       <c r="H13" s="3">
         <v>54</v>
       </c>
       <c r="I13" s="3">
         <v>761</v>
       </c>
       <c r="J13" s="3">
         <v>157</v>
       </c>
       <c r="K13" s="3">
         <v>682</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="3">
-        <v>852970</v>
+        <v>849810</v>
       </c>
       <c r="E14" s="3">
-        <v>741936</v>
+        <v>738889</v>
       </c>
       <c r="F14" s="3">
-        <v>105367</v>
+        <v>105254</v>
       </c>
       <c r="G14" s="3">
         <v>4002</v>
       </c>
       <c r="H14" s="3">
         <v>65</v>
       </c>
       <c r="I14" s="3">
         <v>761</v>
       </c>
       <c r="J14" s="3">
         <v>157</v>
       </c>
       <c r="K14" s="3">
         <v>682</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>