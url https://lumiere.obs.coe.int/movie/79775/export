--- v1 (2026-04-21)
+++ v2 (2026-05-29)
@@ -175,50 +175,53 @@
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Bim Distribuzione</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Films4You</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
+    <t>Χαλαρώστε Κύριε Αλέν!</t>
+  </si>
+  <si>
     <t>AR,CO</t>
   </si>
   <si>
     <t>Un hombre en apuros</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Das zweite Leben des Monsieur Alain</t>
   </si>
   <si>
     <t>AU,GB,US</t>
   </si>
   <si>
     <t>A Man in a Hurry</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sem palavras</t>
   </si>
   <si>
     <t>Háblame de ti</t>
@@ -227,53 +230,50 @@
     <t>Szavak nélkül</t>
   </si>
   <si>
     <t>Parlami di te</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Drugie życie pana Alaina</t>
   </si>
   <si>
     <t>Segunda Vida</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Жизнь на повторе</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Життя на повторі</t>
-  </si>
-[...1 lines deleted...]
-    <t>Χαλαρώστε Κύριε Αλέν!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1129,139 +1129,139 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>52</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>