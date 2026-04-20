--- v0 (2025-12-13)
+++ v1 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La fête des mères</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Marie-Castille Mention-Schaar</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8228700/</t>
+    <t>https://www.imdb.com/title/tt8228700</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-96DC-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1BF9-68CD-6A8C-C0E0-30DD-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/141650</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q54432816</t>
   </si>
@@ -494,51 +494,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8228700/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-96DC-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1BF9-68CD-6A8C-C0E0-30DD-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/141650" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54432816" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fete-des-meres" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8228700" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-96DC-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1BF9-68CD-6A8C-C0E0-30DD-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/141650" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54432816" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fete-des-meres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -649,54 +649,54 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2">
         <v>43243</v>
       </c>
       <c r="D2" s="3">
-        <v>2300</v>
+        <v>2000</v>
       </c>
       <c r="E2" s="3">
-        <v>2300</v>
+        <v>2000</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>43243</v>
       </c>
       <c r="D3" s="3">
         <v>3182</v>
       </c>
       <c r="E3" s="3">
         <v>3178</v>
       </c>
       <c r="F3" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
@@ -735,68 +735,68 @@
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6">
         <v>43243</v>
       </c>
       <c r="D6" s="3">
         <v>116</v>
       </c>
       <c r="E6" s="3">
         <v>116</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3">
-        <v>132690</v>
+        <v>132390</v>
       </c>
       <c r="E7" s="3">
-        <v>130515</v>
+        <v>130215</v>
       </c>
       <c r="F7" s="3">
         <v>2175</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3">
-        <v>135872</v>
+        <v>135572</v>
       </c>
       <c r="E8" s="3">
-        <v>133693</v>
+        <v>133393</v>
       </c>
       <c r="F8" s="3">
         <v>2179</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>