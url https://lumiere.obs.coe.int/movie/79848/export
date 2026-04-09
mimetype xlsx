--- v0 (2025-12-26)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mikhael Hers</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7491144/</t>
+    <t>https://www.imdb.com/title/tt7491144</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-7F41-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D08A-89CC-0670-22D0-D963-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147101</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q60171953</t>
   </si>
@@ -232,57 +232,57 @@
   <si>
     <t>Mein Leben mit Amanda</t>
   </si>
   <si>
     <t>Mi vida con Amanda</t>
   </si>
   <si>
     <t>Quel giorno d'estate</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アマンダと僕</t>
   </si>
   <si>
     <t>Na zawsze razem</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Аманда</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Новая жизнь Аманды</t>
+  </si>
+  <si>
     <t>Αμάντα</t>
-  </si>
-[...4 lines deleted...]
-    <t>Новая жизнь Аманды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7491144/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7F41-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D08A-89CC-0670-22D0-D963-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147101" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60171953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/amanda" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7491144" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7F41-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D08A-89CC-0670-22D0-D963-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147101" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60171953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/amanda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -792,57 +792,57 @@
       </c>
       <c r="D2" s="3">
         <v>1135</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>1135</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>43460</v>
       </c>
       <c r="D3" s="3">
-        <v>6000</v>
+        <v>5251</v>
       </c>
       <c r="E3" s="3">
-        <v>2064</v>
+        <v>2014</v>
       </c>
       <c r="F3" s="3">
-        <v>3824</v>
+        <v>3125</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43425</v>
       </c>
       <c r="D4" s="3">
         <v>5592</v>
       </c>
       <c r="E4" s="3">
         <v>2475</v>
       </c>
@@ -1189,86 +1189,86 @@
         <v>59</v>
       </c>
       <c r="C18">
         <v>43609</v>
       </c>
       <c r="D18" s="3">
         <v>3289</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>3200</v>
       </c>
       <c r="G18" s="3">
         <v>89</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="3">
-        <v>323343</v>
+        <v>322594</v>
       </c>
       <c r="E19" s="3">
-        <v>216956</v>
+        <v>216906</v>
       </c>
       <c r="F19" s="3">
-        <v>97552</v>
+        <v>96853</v>
       </c>
       <c r="G19" s="3">
         <v>7312</v>
       </c>
       <c r="H19" s="3">
         <v>866</v>
       </c>
       <c r="I19" s="3">
         <v>180</v>
       </c>
       <c r="J19" s="3">
         <v>67</v>
       </c>
       <c r="K19" s="3">
         <v>410</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="3">
-        <v>330448</v>
+        <v>329699</v>
       </c>
       <c r="E20" s="3">
-        <v>219431</v>
+        <v>219381</v>
       </c>
       <c r="F20" s="3">
-        <v>102155</v>
+        <v>101456</v>
       </c>
       <c r="G20" s="3">
         <v>7339</v>
       </c>
       <c r="H20" s="3">
         <v>866</v>
       </c>
       <c r="I20" s="3">
         <v>180</v>
       </c>
       <c r="J20" s="3">
         <v>67</v>
       </c>
       <c r="K20" s="3">
         <v>410</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
@@ -1325,59 +1325,59 @@
       <c r="A6" t="s">
         <v>67</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>70</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>