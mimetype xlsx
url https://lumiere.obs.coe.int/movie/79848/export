--- v1 (2026-04-09)
+++ v2 (2026-06-05)
@@ -205,84 +205,84 @@
   <si>
     <t>Storytelling Media</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>BestFilm</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Bad Unicorn</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,BR,CA,CL,DK,FI,FR,GB,HU,IE,MX,SE,US</t>
   </si>
   <si>
+    <t>Αμάντα</t>
+  </si>
+  <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Mein Leben mit Amanda</t>
   </si>
   <si>
     <t>Mi vida con Amanda</t>
   </si>
   <si>
     <t>Quel giorno d'estate</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アマンダと僕</t>
   </si>
   <si>
     <t>Na zawsze razem</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Аманда</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Новая жизнь Аманды</t>
-  </si>
-[...1 lines deleted...]
-    <t>Αμάντα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1277,107 +1277,107 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>62</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>