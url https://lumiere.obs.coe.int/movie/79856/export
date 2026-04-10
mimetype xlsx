--- v0 (2025-11-19)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>De chaque instant</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Philibert</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8595622/</t>
+    <t>https://www.imdb.com/title/tt8595622</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-401D-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2789-577A-5BD7-EE53-616E-K</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145941</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q56314246</t>
   </si>
@@ -160,75 +160,75 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>W kazdej chwili</t>
   </si>
   <si>
     <t>Zu Jeder Zeit - Lernwege In Der Pflege</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Zu jeder Zeit</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>En todo momento</t>
   </si>
   <si>
+    <t>In ogni istante</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>人生、ただいま修行中</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Kiekviena akimirka</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>W każdej chwili</t>
+  </si>
+  <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Each and Every Moment</t>
-  </si>
-[...19 lines deleted...]
-    <t>W każdej chwili</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -545,51 +545,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8595622/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-401D-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2789-577A-5BD7-EE53-616E-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145941" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56314246" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/de-chaque-instant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8595622" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-401D-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2789-577A-5BD7-EE53-616E-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145941" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56314246" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/de-chaque-instant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -666,52 +666,51 @@
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -727,57 +726,57 @@
       </c>
       <c r="C2">
         <v>43636</v>
       </c>
       <c r="D2" s="3">
         <v>159</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>159</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3">
         <v>43439</v>
       </c>
       <c r="D3" s="3">
-        <v>3624</v>
+        <v>3080</v>
       </c>
       <c r="E3" s="3">
-        <v>1537</v>
+        <v>1289</v>
       </c>
       <c r="F3" s="3">
-        <v>2068</v>
+        <v>1772</v>
       </c>
       <c r="G3" s="3">
         <v>19</v>
       </c>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4">
         <v>43341</v>
       </c>
       <c r="D4" s="3">
         <v>1149</v>
       </c>
       <c r="E4" s="3">
         <v>1097</v>
       </c>
       <c r="F4" s="3">
         <v>52</v>
       </c>
@@ -877,77 +876,77 @@
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9">
         <v>43433</v>
       </c>
       <c r="D9" s="3">
         <v>3341</v>
       </c>
       <c r="E9" s="3">
         <v>2500</v>
       </c>
       <c r="F9" s="3">
         <v>686</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="3">
-        <v>123405</v>
+        <v>122861</v>
       </c>
       <c r="E10" s="3">
-        <v>112222</v>
+        <v>111974</v>
       </c>
       <c r="F10" s="3">
-        <v>10123</v>
+        <v>9827</v>
       </c>
       <c r="G10" s="3">
         <v>715</v>
       </c>
       <c r="H10" s="3">
         <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="3">
-        <v>124554</v>
+        <v>124010</v>
       </c>
       <c r="E11" s="3">
-        <v>113319</v>
+        <v>113071</v>
       </c>
       <c r="F11" s="3">
-        <v>10175</v>
+        <v>9879</v>
       </c>
       <c r="G11" s="3">
         <v>715</v>
       </c>
       <c r="H11" s="3">
         <v>345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -973,59 +972,59 @@
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>55</v>
       </c>