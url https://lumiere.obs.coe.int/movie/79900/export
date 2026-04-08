--- v0 (2025-11-17)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Premières vacances</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Patrick Cassir</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7534150/</t>
+    <t>https://www.imdb.com/title/tt7534150</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-956E-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A85C-339B-FCA6-B369-81E0-0</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147187</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q60848861</t>
   </si>
@@ -563,51 +563,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7534150/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-956E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A85C-339B-FCA6-B369-81E0-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60848861" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/premieres-vacances" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7534150" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-956E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A85C-339B-FCA6-B369-81E0-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60848861" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/premieres-vacances" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -728,57 +728,57 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2">
         <v>43425</v>
       </c>
       <c r="D2" s="3">
-        <v>10890</v>
+        <v>9705</v>
       </c>
       <c r="E2" s="3">
         <v>183</v>
       </c>
       <c r="F2" s="3">
-        <v>10707</v>
+        <v>9522</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>43467</v>
       </c>
       <c r="D3" s="3">
         <v>6665</v>
       </c>
       <c r="E3" s="3">
         <v>716</v>
       </c>
       <c r="F3" s="3">
         <v>5949</v>
       </c>
       <c r="G3" s="3"/>
@@ -927,80 +927,80 @@
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10">
         <v>43831</v>
       </c>
       <c r="D10" s="3">
         <v>803</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3">
         <v>798</v>
       </c>
       <c r="H10" s="3">
         <v>5</v>
       </c>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3">
-        <v>346740</v>
+        <v>345555</v>
       </c>
       <c r="E11" s="3">
         <v>2938</v>
       </c>
       <c r="F11" s="3">
-        <v>342873</v>
+        <v>341688</v>
       </c>
       <c r="G11" s="3">
         <v>889</v>
       </c>
       <c r="H11" s="3">
         <v>5</v>
       </c>
       <c r="I11" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3">
-        <v>353405</v>
+        <v>352220</v>
       </c>
       <c r="E12" s="3">
         <v>3654</v>
       </c>
       <c r="F12" s="3">
-        <v>348822</v>
+        <v>347637</v>
       </c>
       <c r="G12" s="3">
         <v>889</v>
       </c>
       <c r="H12" s="3">
         <v>5</v>
       </c>
       <c r="I12" s="3">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>