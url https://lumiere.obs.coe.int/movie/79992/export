--- v0 (2025-11-24)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sauver ou périr</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Frédéric Tellier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7210426/</t>
+    <t>https://www.imdb.com/title/tt7210426</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-7FD1-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/269F-29D6-1339-4B36-EDCE-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145886</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q59579615</t>
   </si>
@@ -554,51 +554,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7210426/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7FD1-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/269F-29D6-1339-4B36-EDCE-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145886" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q59579615" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sauver-ou-perir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7210426" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7FD1-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/269F-29D6-1339-4B36-EDCE-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145886" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q59579615" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sauver-ou-perir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -739,57 +739,57 @@
       <c r="C2">
         <v>43749</v>
       </c>
       <c r="D2" s="3">
         <v>285</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>285</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>43432</v>
       </c>
       <c r="D3" s="3">
-        <v>10459</v>
+        <v>9001</v>
       </c>
       <c r="E3" s="3">
-        <v>9710</v>
+        <v>8511</v>
       </c>
       <c r="F3" s="3">
-        <v>749</v>
+        <v>490</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4">
         <v>43893</v>
       </c>
       <c r="D4" s="3">
         <v>236</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3">
         <v>236</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
@@ -917,80 +917,80 @@
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10">
         <v>43594</v>
       </c>
       <c r="D10" s="3">
         <v>9497</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>9497</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3">
-        <v>1017461</v>
+        <v>1016003</v>
       </c>
       <c r="E11" s="3">
-        <v>863148</v>
+        <v>861949</v>
       </c>
       <c r="F11" s="3">
-        <v>152992</v>
+        <v>152733</v>
       </c>
       <c r="G11" s="3">
         <v>1303</v>
       </c>
       <c r="H11" s="3">
         <v>2</v>
       </c>
       <c r="I11" s="3">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3">
-        <v>1018195</v>
+        <v>1016737</v>
       </c>
       <c r="E12" s="3">
-        <v>863148</v>
+        <v>861949</v>
       </c>
       <c r="F12" s="3">
-        <v>153720</v>
+        <v>153461</v>
       </c>
       <c r="G12" s="3">
         <v>1303</v>
       </c>
       <c r="H12" s="3">
         <v>8</v>
       </c>
       <c r="I12" s="3">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="1" customWidth="1"/>