--- v1 (2026-04-30)
+++ v2 (2026-06-01)
@@ -154,75 +154,75 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Many More Films</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Hagi Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Outsider Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>A tűzön át</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FR,NL</t>
   </si>
   <si>
     <t>Ocalic i zginac</t>
   </si>
   <si>
     <t>Durch das Feuer</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Através do Fogo</t>
   </si>
   <si>
     <t>CA,DK,GB,US</t>
   </si>
   <si>
     <t>Through the Fire</t>
   </si>
   <si>
     <t>Salvar o morir</t>
-  </si>
-[...1 lines deleted...]
-    <t>A tűzön át</t>
   </si>
   <si>
     <t>Ildens Ansikt</t>
   </si>
   <si>
     <t>Ocalić i zginąć</t>
   </si>
   <si>
     <t>Vida por Vida</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Спасти или погибнуть</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -985,96 +985,96 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" t="s">
         <v>46</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>42</v>
       </c>