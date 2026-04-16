--- v0 (2025-11-21)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les confins du monde</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Guillaume Nicloux</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6704974/</t>
+    <t>https://www.imdb.com/title/tt6704974</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6BE4-25C3-173C-FBE7-7ABD-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146373</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q52002467</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/fr/film/to-the-ends-of-the-earth</t>
   </si>
@@ -148,69 +148,69 @@
   <si>
     <t>Os Confins do Mundo</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>At the End of the World</t>
   </si>
   <si>
     <t>Les Confins Du Monde</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Až na konce světa</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Ans Ende der Welt</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>この世の果て、数多の終焉</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Na krańce świata</t>
+  </si>
+  <si>
+    <t>To the Ends of the Earth</t>
+  </si>
+  <si>
     <t>GB,NO,US</t>
   </si>
   <si>
     <t>To the Ends of the World</t>
-  </si>
-[...13 lines deleted...]
-    <t>To the Ends of the Earth</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>На краю света</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -533,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6704974/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6BE4-25C3-173C-FBE7-7ABD-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146373" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52002467" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/to-the-ends-of-the-earth" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6704974" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6BE4-25C3-173C-FBE7-7ABD-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146373" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52002467" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/to-the-ends-of-the-earth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -682,129 +682,129 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>43439</v>
       </c>
       <c r="D2" s="3">
-        <v>1137</v>
+        <v>909</v>
       </c>
       <c r="E2" s="3">
-        <v>1029</v>
+        <v>803</v>
       </c>
       <c r="F2" s="3">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3">
         <v>43439</v>
       </c>
       <c r="D3" s="3">
         <v>45618</v>
       </c>
       <c r="E3" s="3">
         <v>39028</v>
       </c>
       <c r="F3" s="3">
         <v>6590</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4">
         <v>43831</v>
       </c>
       <c r="D4" s="3">
         <v>32</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="3">
-        <v>46787</v>
+        <v>46559</v>
       </c>
       <c r="E5" s="3">
-        <v>40057</v>
+        <v>39831</v>
       </c>
       <c r="F5" s="3">
-        <v>6698</v>
+        <v>6696</v>
       </c>
       <c r="G5" s="3">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3">
-        <v>46787</v>
+        <v>46559</v>
       </c>
       <c r="E6" s="3">
-        <v>40057</v>
+        <v>39831</v>
       </c>
       <c r="F6" s="3">
-        <v>6698</v>
+        <v>6696</v>
       </c>
       <c r="G6" s="3">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
@@ -869,58 +869,58 @@
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" t="s">
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>