--- v0 (2025-11-20)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Scream 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Wes Craven</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120082/</t>
+    <t>https://www.imdb.com/title/tt0120082</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-31BE-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1EAA-2327-DD62-34B7-3C59-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/94777</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q270599</t>
   </si>
@@ -650,51 +650,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120082/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-31BE-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1EAA-2327-DD62-34B7-3C59-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94777" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q270599" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/scream-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120082" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-31BE-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1EAA-2327-DD62-34B7-3C59-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94777" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q270599" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/scream-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>