--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -175,50 +175,53 @@
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Cecchi Gori Distribution</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Scream Louder</t>
+  </si>
+  <si>
     <t>AR,AU,CA,DE,ES,FI,FR,GB,GR,IT,JP,MX,NL,RO,SE,SG,US</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Çiglik 2</t>
   </si>
   <si>
     <t>Vrískot 2</t>
   </si>
   <si>
     <t>Писък 2</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Pânico 2</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Frissons 2</t>
@@ -272,53 +275,50 @@
     <t>奪命狂呼2</t>
   </si>
   <si>
     <t>Skrik 2</t>
   </si>
   <si>
     <t>Krzyk 2</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Gritos 2</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Krik 2</t>
   </si>
   <si>
     <t>Çığlık 2</t>
   </si>
   <si>
     <t>Scream Again</t>
-  </si>
-[...1 lines deleted...]
-    <t>Scream Louder</t>
   </si>
   <si>
     <t>Scream: The Sequel</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>La máscara de la muerte 2</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Крик 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -1272,219 +1272,219 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="48.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>88</v>
       </c>