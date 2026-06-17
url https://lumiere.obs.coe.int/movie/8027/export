--- v0 (2025-12-03)
+++ v1 (2026-06-17)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sliding Doors</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Peter Howitt</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120148/</t>
+    <t>https://www.imdb.com/title/tt0120148</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-5DBC-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/596E-6999-F8D7-3236-607B-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/93854</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q470624</t>
   </si>
@@ -650,51 +650,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120148/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5DBC-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/596E-6999-F8D7-3236-607B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93854" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q470624" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/sliding-doors" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120148" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5DBC-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/596E-6999-F8D7-3236-607B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93854" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q470624" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/sliding-doors" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -988,54 +988,54 @@
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="3">
         <v>5688</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>5688</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="3">
-        <v>128048</v>
+        <v>127148</v>
       </c>
       <c r="E11" s="3">
-        <v>123997</v>
+        <v>123097</v>
       </c>
       <c r="F11" s="3">
         <v>4051</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="3">
         <v>3121202</v>
       </c>
       <c r="E12" s="3">
         <v>3121202</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
@@ -1225,83 +1225,83 @@
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="3">
         <v>13537</v>
       </c>
       <c r="E23" s="3"/>
       <c r="F23" s="3">
         <v>13537</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="3">
-        <v>6059735</v>
+        <v>6058835</v>
       </c>
       <c r="E24" s="3">
-        <v>5806551</v>
+        <v>5805651</v>
       </c>
       <c r="F24" s="3">
         <v>253155</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
         <v>7</v>
       </c>
       <c r="I24" s="3">
         <v>20</v>
       </c>
       <c r="J24" s="3">
         <v>2</v>
       </c>
       <c r="K24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="3">
-        <v>6403250</v>
+        <v>6402350</v>
       </c>
       <c r="E25" s="3">
-        <v>6147918</v>
+        <v>6147018</v>
       </c>
       <c r="F25" s="3">
         <v>255219</v>
       </c>
       <c r="G25" s="3">
         <v>54</v>
       </c>
       <c r="H25" s="3">
         <v>7</v>
       </c>
       <c r="I25" s="3">
         <v>20</v>
       </c>
       <c r="J25" s="3">
         <v>2</v>
       </c>
       <c r="K25" s="3">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 