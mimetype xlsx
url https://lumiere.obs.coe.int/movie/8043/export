--- v0 (2025-11-20)
+++ v1 (2026-05-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Wild Things</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John McNaughton</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120890/</t>
+    <t>https://www.imdb.com/title/tt0120890</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-5DA8-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/634E-B37A-36A9-B561-1E9E-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/94587</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1133610</t>
   </si>
@@ -728,51 +728,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120890/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5DA8-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/634E-B37A-36A9-B561-1E9E-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94587" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1133610" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/sex-crimes" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120890" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5DA8-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/634E-B37A-36A9-B561-1E9E-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94587" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1133610" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/sex-crimes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>