--- v1 (2026-05-22)
+++ v2 (2026-08-17)
@@ -169,50 +169,53 @@
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Wild Patterns</t>
+  </si>
+  <si>
     <t>RS</t>
   </si>
   <si>
     <t>Divlje strasti</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Vahsi seyler</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Дикi штучки</t>
   </si>
   <si>
     <t>AU,CA,DE,GB,HK,IE,JP,KR,NL,SE,SG,UA,US</t>
   </si>
   <si>
     <t>AR,CL,MX,US</t>
   </si>
   <si>
     <t>Criaturas salvajes</t>
@@ -260,53 +263,50 @@
     <t>Dangerous Games</t>
   </si>
   <si>
     <t>Nebezpecné hry</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Metsikud</t>
   </si>
   <si>
     <t>Juegos salvajes</t>
   </si>
   <si>
     <t>Wild Games</t>
   </si>
   <si>
     <t>Vilda makter</t>
   </si>
   <si>
     <t>Wild Powers</t>
   </si>
   <si>
     <t>Villit kuviot</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wild Patterns</t>
   </si>
   <si>
     <t>Sexcrimes</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Wildthings</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Divlja igra</t>
   </si>
   <si>
     <t>Wild Game</t>
   </si>
   <si>
     <t>Vad vágyak</t>
   </si>
   <si>
     <t>HU,PL</t>
   </si>
@@ -1289,195 +1289,195 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>39</v>
       </c>
@@ -1577,99 +1577,99 @@
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>105</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>105</v>
       </c>