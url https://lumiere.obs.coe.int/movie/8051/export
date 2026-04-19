--- v0 (2025-11-21)
+++ v1 (2026-04-19)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Lock, Stock and Two Smoking Barrels</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Guy Ritchie</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120735/</t>
+    <t>https://www.imdb.com/title/tt0120735</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-27F0-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/77AE-97BC-56F9-F577-D41E-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/95621</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q851095</t>
   </si>
@@ -373,54 +373,54 @@
   <si>
     <t>Dve cadjave dvocevke</t>
   </si>
   <si>
     <t>Две чађаве двоцевке</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Карты, деньги, два ствола</t>
   </si>
   <si>
     <t>Morilci, tatovi in dve nabiti šibrovki</t>
   </si>
   <si>
     <t>Ateşten kalbe akıldan dumana</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>两杆大烟枪</t>
   </si>
   <si>
+    <t>Карти, гроші, два стволи</t>
+  </si>
+  <si>
     <t>Δυο καπνισμένες κάνες</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карти, гроші, два стволи</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -737,51 +737,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120735/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-27F0-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/77AE-97BC-56F9-F577-D41E-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/95621" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q851095" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/lock-stock-and-two-smoking-barrels" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120735" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-27F0-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/77AE-97BC-56F9-F577-D41E-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/95621" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q851095" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/lock-stock-and-two-smoking-barrels" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -2071,59 +2071,59 @@
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>117</v>
       </c>
       <c r="B37" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>