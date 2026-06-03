--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -367,60 +367,60 @@
   <si>
     <t>Um Mal Nunca Vem Só</t>
   </si>
   <si>
     <t>Jocuri, poturi și focuri de armă</t>
   </si>
   <si>
     <t>Dve cadjave dvocevke</t>
   </si>
   <si>
     <t>Две чађаве двоцевке</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Карты, деньги, два ствола</t>
   </si>
   <si>
     <t>Morilci, tatovi in dve nabiti šibrovki</t>
   </si>
   <si>
     <t>Ateşten kalbe akıldan dumana</t>
   </si>
   <si>
+    <t>Δυο καπνισμένες κάνες</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>两杆大烟枪</t>
   </si>
   <si>
     <t>Карти, гроші, два стволи</t>
-  </si>
-[...1 lines deleted...]
-    <t>Δυο καπνισμένες κάνες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2063,67 +2063,67 @@
       <c r="A34" t="s">
         <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>