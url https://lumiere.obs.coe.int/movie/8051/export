--- v2 (2026-06-03)
+++ v3 (2026-07-24)
@@ -220,50 +220,53 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Park Circus</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Lock &amp; Stock</t>
+  </si>
+  <si>
     <t>AU,CA,GB,HK,KR,NL,SE,SG,US</t>
   </si>
   <si>
     <t>Atesten kalbe akildan dumana</t>
   </si>
   <si>
     <t>Bube, Dame, König, Gras</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Dve čađave dvocevke</t>
   </si>
   <si>
     <t>Jocuri, Poturi si Focuri de Arma</t>
   </si>
   <si>
     <t>Puuta heinää ja muutama vesiperä</t>
   </si>
   <si>
     <t>Rub &amp; stub og to rygende gevaerer</t>
   </si>
   <si>
     <t>UA</t>
@@ -284,53 +287,50 @@
     <t>Juegos, trampas y dos armas humeantes</t>
   </si>
   <si>
     <t>Две димящи дула</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Jogos, Trapaças e Dois Canos Fumegantes</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Arnaques, combines et botanique</t>
   </si>
   <si>
     <t>Sbal prachy a vypadni</t>
   </si>
   <si>
     <t>Bube Dame König grAS</t>
   </si>
   <si>
     <t>Rub, stub &amp; to rygende geværer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lock &amp; Stock</t>
   </si>
   <si>
     <t>Puuta, heinää ja muutama vesiperä</t>
   </si>
   <si>
     <t>Arnaques, crimes et botanique</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Karti, fuli da ori lula</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Dyo kapnismenes kannes</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Lopovi, ubojice i dvije nabijene puške</t>
   </si>
@@ -1792,170 +1792,170 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>65</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
+      <c r="B5" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
+      <c r="B9" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="B12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>93</v>
       </c>
@@ -2023,107 +2023,107 @@
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>108</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>118</v>
       </c>
       <c r="B38" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>