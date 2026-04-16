--- v0 (2025-12-16)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Wings Of The Dove</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Iain Softley</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120520/</t>
+    <t>https://www.imdb.com/title/tt0120520</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-08F4-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F774-07ED-C1FC-3FA3-B2CB-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/94787</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q559893</t>
   </si>
@@ -274,57 +274,57 @@
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Krila golubice</t>
   </si>
   <si>
     <t>Duvans vingslag</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Let bele golobice</t>
   </si>
   <si>
     <t>Güvercinin Kanatları</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Крила голубки</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Крылья голубки</t>
+  </si>
+  <si>
     <t>Τα φτερά της αγάπης</t>
-  </si>
-[...4 lines deleted...]
-    <t>Крылья голубки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120520/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-08F4-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F774-07ED-C1FC-3FA3-B2CB-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94787" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q559893" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-wings-of-the-dove" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120520" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-08F4-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F774-07ED-C1FC-3FA3-B2CB-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94787" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q559893" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-wings-of-the-dove" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -984,55 +984,55 @@
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="3">
         <v>4196</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>4196</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="3">
-        <v>86661</v>
+        <v>100607</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
-        <v>86661</v>
+        <v>100607</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11">
         <v>35797</v>
       </c>
       <c r="D11" s="3">
         <v>42</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
@@ -1175,92 +1175,92 @@
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="3">
         <v>32177</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>32177</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="3">
-        <v>1317513</v>
+        <v>1331459</v>
       </c>
       <c r="E19" s="3">
         <v>1164</v>
       </c>
       <c r="F19" s="3">
-        <v>1297368</v>
+        <v>1311314</v>
       </c>
       <c r="G19" s="3">
         <v>17256</v>
       </c>
       <c r="H19" s="3">
         <v>1436</v>
       </c>
       <c r="I19" s="3">
         <v>111</v>
       </c>
       <c r="J19" s="3">
         <v>58</v>
       </c>
       <c r="K19" s="3">
         <v>78</v>
       </c>
       <c r="L19" s="3">
         <v>42</v>
       </c>
       <c r="M19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="3">
-        <v>1353443</v>
+        <v>1367389</v>
       </c>
       <c r="E20" s="3">
         <v>1164</v>
       </c>
       <c r="F20" s="3">
-        <v>1333289</v>
+        <v>1347235</v>
       </c>
       <c r="G20" s="3">
         <v>17256</v>
       </c>
       <c r="H20" s="3">
         <v>1436</v>
       </c>
       <c r="I20" s="3">
         <v>111</v>
       </c>
       <c r="J20" s="3">
         <v>58</v>
       </c>
       <c r="K20" s="3">
         <v>78</v>
       </c>
       <c r="L20" s="3">
         <v>42</v>
       </c>
       <c r="M20" s="3">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1445,59 +1445,59 @@
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>