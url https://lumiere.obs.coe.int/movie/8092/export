--- v1 (2026-04-16)
+++ v2 (2026-06-05)
@@ -274,57 +274,57 @@
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Krila golubice</t>
   </si>
   <si>
     <t>Duvans vingslag</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Let bele golobice</t>
   </si>
   <si>
     <t>Güvercinin Kanatları</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Крила голубки</t>
   </si>
   <si>
+    <t>Τα φτερά της αγάπης</t>
+  </si>
+  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Крылья голубки</t>
-  </si>
-[...1 lines deleted...]
-    <t>Τα φτερά της αγάπης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1445,59 +1445,59 @@
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>