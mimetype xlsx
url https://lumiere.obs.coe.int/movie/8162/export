--- v0 (2025-12-10)
+++ v1 (2026-04-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ceux qui m'aiment prendront le train</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Patrice Chéreau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0118834/</t>
+    <t>https://www.imdb.com/title/tt0118834</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-690B-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/11A2-7FAF-8AB5-BD73-4DA2-K</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/89207</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q683529</t>
   </si>
@@ -199,78 +199,78 @@
   <si>
     <t>Los que me quieren cogeran el tren</t>
   </si>
   <si>
     <t>Wer mich liebt nimmt den Zug</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Los que me aman tomarán el tren</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Os Que Me Amam Tomarão o Trem</t>
   </si>
   <si>
     <t>Wer mich liebt, nimmt den Zug</t>
   </si>
   <si>
     <t>Los que me quieren cogerán el tren</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Aki szeret engem, vonatra száll</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>愛する者よ、列車に乗れ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Tie, kurie mane myli, važiuos traukiniu</t>
+  </si>
+  <si>
+    <t>Ci, którzy mnie kochają, wsiądą do pociągu</t>
+  </si>
+  <si>
+    <t>Quem Me Amar Irá de Comboio</t>
+  </si>
+  <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Those Who Love Me Can Take the Train</t>
-  </si>
-[...22 lines deleted...]
-    <t>Quem Me Amar Irá de Comboio</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tí, co ma majú radi, pôjdu vlakom</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Те, кто меня любит, поедут поездом</t>
   </si>
   <si>
     <t>Αυτοί που μ' αγαπούν θα πάρουν το τρένο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -602,51 +602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0118834/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-690B-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/11A2-7FAF-8AB5-BD73-4DA2-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/89207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q683529" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/ceux-qui-maiment-prendront-le-train" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0118834" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-690B-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/11A2-7FAF-8AB5-BD73-4DA2-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/89207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q683529" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/ceux-qui-maiment-prendront-le-train" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1245,67 +1245,67 @@
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>43</v>
       </c>