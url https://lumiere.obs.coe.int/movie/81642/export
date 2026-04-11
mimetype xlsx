--- v0 (2025-12-13)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Edmond</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alexis Michalik</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7201846/</t>
+    <t>https://www.imdb.com/title/tt7201846</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-A37D-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/145D-DED4-83E2-48C7-1A56-6</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147739</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55596753</t>
   </si>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7201846/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A37D-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/145D-DED4-83E2-48C7-1A56-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147739" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55596753" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/edmond-2019" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7201846" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A37D-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/145D-DED4-83E2-48C7-1A56-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147739" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55596753" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/edmond-2019" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -831,57 +831,57 @@
       </c>
       <c r="D3" s="3">
         <v>28</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>28</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>43474</v>
       </c>
       <c r="D4" s="3">
-        <v>9360</v>
+        <v>7601</v>
       </c>
       <c r="E4" s="3">
         <v>99</v>
       </c>
       <c r="F4" s="3">
-        <v>9004</v>
+        <v>7245</v>
       </c>
       <c r="G4" s="3">
         <v>171</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>61</v>
       </c>
       <c r="J4" s="3">
         <v>25</v>
       </c>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>43474</v>
       </c>
       <c r="D5" s="3">
         <v>4382</v>
@@ -1152,86 +1152,86 @@
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3">
         <v>311</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>311</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="3">
-        <v>827673</v>
+        <v>825914</v>
       </c>
       <c r="E17" s="3">
         <v>11063</v>
       </c>
       <c r="F17" s="3">
-        <v>793550</v>
+        <v>791791</v>
       </c>
       <c r="G17" s="3">
         <v>6925</v>
       </c>
       <c r="H17" s="3">
         <v>1890</v>
       </c>
       <c r="I17" s="3">
         <v>4100</v>
       </c>
       <c r="J17" s="3">
         <v>4745</v>
       </c>
       <c r="K17" s="3">
         <v>5400</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>832232</v>
+        <v>830473</v>
       </c>
       <c r="E18" s="3">
         <v>11065</v>
       </c>
       <c r="F18" s="3">
-        <v>797911</v>
+        <v>796152</v>
       </c>
       <c r="G18" s="3">
         <v>7121</v>
       </c>
       <c r="H18" s="3">
         <v>1890</v>
       </c>
       <c r="I18" s="3">
         <v>4100</v>
       </c>
       <c r="J18" s="3">
         <v>4745</v>
       </c>
       <c r="K18" s="3">
         <v>5400</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>