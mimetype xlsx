--- v1 (2026-04-11)
+++ v2 (2026-06-13)
@@ -217,87 +217,87 @@
   <si>
     <t>Сiрано</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Сирано</t>
   </si>
   <si>
     <t>AR,BR,IT</t>
   </si>
   <si>
     <t>Cyrano mon amour</t>
   </si>
   <si>
     <t>AU,BE,CA,CZ,DK,FR,PT</t>
   </si>
   <si>
     <t>Vorhang auf für Cyrano</t>
   </si>
   <si>
     <t>Cartas a Roxanne</t>
   </si>
   <si>
+    <t>Έντμοντ: Ένας Απρόβλεπτος Συγγραφέας</t>
+  </si>
+  <si>
     <t>ES,VE</t>
   </si>
   <si>
     <t>Cartas a Roxane</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>シラノ・ド・ベルジュラックに会いたい！</t>
   </si>
   <si>
     <t>Cyrano og Jeg</t>
   </si>
   <si>
     <t>Cyrano &amp; jag</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Cyrano, My Love</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Сирано. Успеть до премьеры</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Сірано</t>
-  </si>
-[...1 lines deleted...]
-    <t>Έντμοντ: Ένας Απρόβλεπτος Συγγραφέας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1274,107 +1274,107 @@
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>64</v>
       </c>
       <c r="B5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>