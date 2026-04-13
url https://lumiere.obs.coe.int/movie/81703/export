--- v0 (2026-01-22)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Amazon Women on the Moon</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Joe Dante, Carl Gottlieb, Peter Horton, John Landis, Robert K. Weiss</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0092546/</t>
+    <t>https://www.imdb.com/title/tt0092546</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-125A-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/AEE3-A4EE-8F2F-2F9C-A72A-E</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q456467</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -277,57 +277,57 @@
   <si>
     <t>Pang i rutan</t>
   </si>
   <si>
     <t>Baloney or Not?</t>
   </si>
   <si>
     <t>Kentucky Fried Sequel</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Locuras sin fin</t>
   </si>
   <si>
     <t>Amazonen auf dem Mond</t>
   </si>
   <si>
     <t>The Best Movie Ever Made</t>
   </si>
   <si>
     <t>The Unknown Soldier</t>
   </si>
   <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>Амазонки на Луне</t>
+  </si>
+  <si>
     <t>Οι Αμαζόνες της νύχτας</t>
-  </si>
-[...4 lines deleted...]
-    <t>Амазонки на Луне</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0092546/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-125A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AEE3-A4EE-8F2F-2F9C-A72A-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q456467" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0092546" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-125A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AEE3-A4EE-8F2F-2F9C-A72A-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q456467" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1128,59 +1128,59 @@
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="B45" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="B49" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>