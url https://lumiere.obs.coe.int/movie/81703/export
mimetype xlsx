--- v1 (2026-04-13)
+++ v2 (2026-06-12)
@@ -157,101 +157,104 @@
   <si>
     <t>Pethouse Video</t>
   </si>
   <si>
     <t>Reckless Youth</t>
   </si>
   <si>
     <t>Roast Your Loved One</t>
   </si>
   <si>
     <t>Silly Pâté</t>
   </si>
   <si>
     <t>Son of the Invisible Man</t>
   </si>
   <si>
     <t>Titan Man</t>
   </si>
   <si>
     <t>Two I.D.s</t>
   </si>
   <si>
     <t>Video Date</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Οι Αμαζόνες της νύχτας</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Mujeres amazonas en la luna</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Амазонки на луната</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>As Amazonas na Lua</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Cheeseburger Film Sandwich</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Amazonen auf dem Mond oder Warum die Amerikaner den Kanal voll haben</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Fis i flimmeren</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Amazonas en la luna</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Riemurasia - unohtumaton televisioilta!</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Oi amazones tis nyhtas</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Amazonok a Holdon</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Donne amazzoni sulla luna</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アメリカン・パロディ・シアター</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Amazones Menulyje</t>
@@ -281,53 +284,50 @@
     <t>Baloney or Not?</t>
   </si>
   <si>
     <t>Kentucky Fried Sequel</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Locuras sin fin</t>
   </si>
   <si>
     <t>Amazonen auf dem Mond</t>
   </si>
   <si>
     <t>The Best Movie Ever Made</t>
   </si>
   <si>
     <t>The Unknown Soldier</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Амазонки на Луне</t>
-  </si>
-[...1 lines deleted...]
-    <t>Οι Αμαζόνες της νύχτας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1019,168 +1019,168 @@
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="B42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" t="s">
         <v>82</v>
       </c>
-      <c r="B44" t="s">
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="45" spans="1:2">
       <c r="B45" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:2">
-      <c r="A46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="B49" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>