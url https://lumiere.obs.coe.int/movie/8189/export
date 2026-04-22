--- v0 (2025-12-19)
+++ v1 (2026-04-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Martha, Meet Frank, Daniel and Laurence</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nick Hamm</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120747/</t>
+    <t>https://www.imdb.com/title/tt0120747</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/ACB0-5766-79FC-0E9B-DF17-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/94632</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q386094</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-very-thought-of-you</t>
   </si>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120747/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ACB0-5766-79FC-0E9B-DF17-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94632" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q386094" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-very-thought-of-you" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120747" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ACB0-5766-79FC-0E9B-DF17-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94632" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q386094" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-very-thought-of-you" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -821,54 +821,54 @@
         <v>54233</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="3">
         <v>48441</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>47329</v>
       </c>
       <c r="G7" s="3">
         <v>1112</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="3">
-        <v>40834</v>
+        <v>41601</v>
       </c>
       <c r="E8" s="3">
-        <v>40447</v>
+        <v>41214</v>
       </c>
       <c r="F8" s="3">
         <v>387</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="3">
         <v>340547</v>
       </c>
       <c r="E9" s="3">
         <v>340547</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="3">
         <v>27652</v>
@@ -970,71 +970,71 @@
       </c>
       <c r="E17" s="3">
         <v>10757</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="3">
         <v>4353</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>4353</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="3">
-        <v>588613</v>
+        <v>589380</v>
       </c>
       <c r="E19" s="3">
-        <v>457151</v>
+        <v>457918</v>
       </c>
       <c r="F19" s="3">
         <v>124390</v>
       </c>
       <c r="G19" s="3">
         <v>7072</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="3">
-        <v>666543</v>
+        <v>667310</v>
       </c>
       <c r="E20" s="3">
-        <v>499834</v>
+        <v>500601</v>
       </c>
       <c r="F20" s="3">
         <v>159637</v>
       </c>
       <c r="G20" s="3">
         <v>7072</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>