--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -115,81 +115,81 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Lanterna de Pedra Filmes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,ES,FR,GB,HU,IE,IT,NZ,PT,US</t>
   </si>
   <si>
     <t>Пiрсинг</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Πίρσινγκ</t>
+  </si>
+  <si>
     <t>JP</t>
   </si>
   <si>
     <t>ピアッシング</t>
   </si>
   <si>
     <t>Piasshingu</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Pirsing</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Пирсинг</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Пірсинг</t>
-  </si>
-[...4 lines deleted...]
-    <t>Πίρσινγκ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -788,59 +788,59 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>42</v>
       </c>