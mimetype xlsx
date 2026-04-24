--- v0 (2025-12-01)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Velvet Goldmine</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Todd Haynes</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120879/</t>
+    <t>https://www.imdb.com/title/tt0120879</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2284-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8D9A-5C3A-6E10-6547-7854-8</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/95987</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1481540</t>
   </si>
@@ -656,51 +656,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120879/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2284-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8D9A-5C3A-6E10-6547-7854-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/95987" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1481540" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/velvet-goldmine" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120879" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2284-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8D9A-5C3A-6E10-6547-7854-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/95987" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1481540" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/velvet-goldmine" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1177,54 +1177,54 @@
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11">
         <v>36138</v>
       </c>
       <c r="D11" s="3">
-        <v>164638</v>
+        <v>72677</v>
       </c>
       <c r="E11" s="3">
-        <v>127736</v>
+        <v>35775</v>
       </c>
       <c r="F11" s="3">
         <v>35015</v>
       </c>
       <c r="G11" s="3">
         <v>62</v>
       </c>
       <c r="H11" s="3">
         <v>315</v>
       </c>
       <c r="I11" s="3">
         <v>266</v>
       </c>
       <c r="J11" s="3">
         <v>462</v>
       </c>
       <c r="K11" s="3">
         <v>713</v>
       </c>
       <c r="L11" s="3">
         <v>69</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
@@ -1611,54 +1611,54 @@
       <c r="H22" s="3">
         <v>53</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="3">
-        <v>604009</v>
+        <v>512048</v>
       </c>
       <c r="E23" s="3">
-        <v>303888</v>
+        <v>211927</v>
       </c>
       <c r="F23" s="3">
         <v>295424</v>
       </c>
       <c r="G23" s="3">
         <v>2052</v>
       </c>
       <c r="H23" s="3">
         <v>368</v>
       </c>
       <c r="I23" s="3">
         <v>356</v>
       </c>
       <c r="J23" s="3">
         <v>548</v>
       </c>
       <c r="K23" s="3">
         <v>713</v>
       </c>
       <c r="L23" s="3">
         <v>69</v>
       </c>
       <c r="M23" s="3">
         <v>12</v>
       </c>
@@ -1679,54 +1679,54 @@
       </c>
       <c r="S23" s="3">
         <v>15</v>
       </c>
       <c r="T23" s="3">
         <v>73</v>
       </c>
       <c r="U23" s="3">
         <v>43</v>
       </c>
       <c r="V23" s="3">
         <v>171</v>
       </c>
       <c r="W23" s="3">
         <v>86</v>
       </c>
       <c r="X23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="3">
-        <v>616105</v>
+        <v>524144</v>
       </c>
       <c r="E24" s="3">
-        <v>309309</v>
+        <v>217348</v>
       </c>
       <c r="F24" s="3">
         <v>301759</v>
       </c>
       <c r="G24" s="3">
         <v>2102</v>
       </c>
       <c r="H24" s="3">
         <v>368</v>
       </c>
       <c r="I24" s="3">
         <v>356</v>
       </c>
       <c r="J24" s="3">
         <v>548</v>
       </c>
       <c r="K24" s="3">
         <v>713</v>
       </c>
       <c r="L24" s="3">
         <v>69</v>
       </c>
       <c r="M24" s="3">
         <v>12</v>
       </c>