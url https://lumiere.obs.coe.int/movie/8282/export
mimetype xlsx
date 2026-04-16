--- v0 (2025-11-20)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Monella</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Tinto Brass</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0174931/</t>
+    <t>https://www.imdb.com/title/tt0174931</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-584C-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/36A7-C010-4B57-0DC2-356F-L</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3320601</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/it/film/monella</t>
   </si>
@@ -133,108 +133,108 @@
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Монела</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Monella - A Travessa</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Frivole Lola</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Lolan häät</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Padykėlė Lola</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Frívola Lola</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Lolas bryllup</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Frywolna Lola</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Pecados de uma virgem</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Lolas bröllop</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Μονέλλα</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Шалунья</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>不知不觉诱惑你</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>모넬라</t>
-  </si>
-[...52 lines deleted...]
-    <t>不知不觉诱惑你</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0174931/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-584C-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/36A7-C010-4B57-0DC2-356F-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3320601" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/monella" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0174931" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-584C-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/36A7-C010-4B57-0DC2-356F-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3320601" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/monella" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>