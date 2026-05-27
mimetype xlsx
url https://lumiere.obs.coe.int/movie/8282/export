--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -169,66 +169,66 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Lolas bryllup</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Frywolna Lola</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pecados de uma virgem</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Lolas bröllop</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Шалунья</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>不知不觉诱惑你</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Μονέλλα</t>
-  </si>
-[...10 lines deleted...]
-    <t>不知不觉诱惑你</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>모넬라</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>