--- v2 (2026-05-27)
+++ v3 (2026-08-26)
@@ -88,63 +88,63 @@
   <si>
     <t>https://www.justwatch.com/it/film/monella</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 1998</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Lola</t>
+  </si>
+  <si>
     <t>AU,GB,HK,NL,US</t>
   </si>
   <si>
     <t>Frivolous Lola</t>
   </si>
   <si>
     <t>CA,ES,FR,HU,IT,JP,SG</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lola</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Монелла</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Монела</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Monella - A Travessa</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Frivole Lola</t>
   </si>
@@ -753,59 +753,59 @@
     <col min="1" max="1" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>