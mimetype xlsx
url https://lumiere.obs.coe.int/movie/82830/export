--- v0 (2025-12-26)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Addams Family</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Greg Tiernan, Conrad Vernon</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1620981/</t>
+    <t>https://www.imdb.com/title/tt1620981</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-5B01-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BDD9-7A8C-9DB5-09E8-21AD-M</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/152003</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q54825652</t>
   </si>
@@ -731,51 +731,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1620981/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-5B01-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BDD9-7A8C-9DB5-09E8-21AD-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54825652" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1620981" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-5B01-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BDD9-7A8C-9DB5-09E8-21AD-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q54825652" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>