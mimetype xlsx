--- v1 (2026-04-08)
+++ v2 (2026-06-11)
@@ -334,66 +334,66 @@
   <si>
     <t>Adamsu seimynele</t>
   </si>
   <si>
     <t>Adamsu ģimene</t>
   </si>
   <si>
     <t>Rodzina Addamsów</t>
   </si>
   <si>
     <t>Familia Addams</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Породица Адамс</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Familjen Addams</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Семейка Аддамс</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,HK,IE,KR,NL,NZ,SG,US</t>
+  </si>
+  <si>
+    <t>La familia Adams</t>
+  </si>
+  <si>
+    <t>Porodica Adams</t>
+  </si>
+  <si>
     <t>Η οικογένεια Άνταμς</t>
-  </si>
-[...13 lines deleted...]
-    <t>Porodica Adams</t>
   </si>
   <si>
     <t>Семейство Адамс</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アダムス・ファミリー</t>
   </si>
   <si>
     <t>Addams Ailesi</t>
   </si>
   <si>
     <t>Rodina Adamsovcov</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Родина Адамсів</t>
   </si>
 </sst>
 </file>
 
@@ -1914,78 +1914,78 @@
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>102</v>
       </c>
       <c r="B17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>104</v>
       </c>
       <c r="B18" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" t="s">
+      <c r="B21" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">