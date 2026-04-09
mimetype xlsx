--- v0 (2025-12-08)
+++ v1 (2026-04-09)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="124">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Abominable</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jill Culton, Todd Wilderman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CN, JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6324278/</t>
+    <t>https://www.imdb.com/title/tt6324278</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-4FD8-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/AE13-CAB9-4165-B649-A9B4-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/151588</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55087665</t>
   </si>
@@ -97,50 +97,53 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t>AT</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Una Film</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Forum Film</t>
   </si>
   <si>
     <t>CH</t>
@@ -301,132 +304,132 @@
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Abominável</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Xue Ren Qi Yuan</t>
   </si>
   <si>
     <t>Den lille afskyelige snemand</t>
   </si>
   <si>
     <t>Jeti</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Chang Mao Xue Bao</t>
   </si>
   <si>
+    <t>長毛雪寶</t>
+  </si>
+  <si>
+    <t>Everest: Mladi Jeti</t>
+  </si>
+  <si>
+    <t>Il piccolo yeti</t>
+  </si>
+  <si>
+    <t>Sniego vaikis</t>
+  </si>
+  <si>
+    <t>Jetijs</t>
+  </si>
+  <si>
+    <t>Everest: De jonge Yeti</t>
+  </si>
+  <si>
+    <t>Den avskyelige snømannen</t>
+  </si>
+  <si>
+    <t>O Yeti!</t>
+  </si>
+  <si>
+    <t>Yeti - Omul Zăpezilor</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Förfärliga snömannen</t>
+  </si>
+  <si>
+    <t>Mali jeti (2019/I)</t>
+  </si>
+  <si>
+    <t>Snežný chlapec</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Everest</t>
+  </si>
+  <si>
+    <t>Sněžný kluk</t>
+  </si>
+  <si>
+    <t>Everest, ungi snjómaðurinn</t>
+  </si>
+  <si>
+    <t>Загубеният Йети</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Snow Baby</t>
+  </si>
+  <si>
+    <t>アボミナブル</t>
+  </si>
+  <si>
+    <t>スノーベイビー</t>
+  </si>
+  <si>
+    <t>Yeti Efsanesi</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Єті</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Эверест</t>
+  </si>
+  <si>
     <t>Γέτι: Ο χιονάνθρωπος των Ιμαλαΐων</t>
-  </si>
-[...79 lines deleted...]
-    <t>Эверест</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -743,51 +746,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6324278/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-4FD8-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AE13-CAB9-4165-B649-A9B4-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/151588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55087665" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6324278" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-4FD8-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AE13-CAB9-4165-B649-A9B4-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/151588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55087665" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -844,1253 +847,1303 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6" bestFit="1" customWidth="1"/>
-    <col min="8" max="10" width="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2">
         <v>43734</v>
       </c>
       <c r="D2" s="3">
         <v>57744</v>
       </c>
       <c r="E2" s="3">
         <v>57416</v>
       </c>
       <c r="F2" s="3">
         <v>328</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3">
         <v>43755</v>
       </c>
       <c r="D3" s="3">
         <v>15893</v>
       </c>
       <c r="E3" s="3">
         <v>15524</v>
       </c>
       <c r="F3" s="3">
         <v>263</v>
       </c>
       <c r="G3" s="3">
         <v>106</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C4">
         <v>43747</v>
       </c>
       <c r="D4" s="3">
         <v>211980</v>
       </c>
       <c r="E4" s="3">
         <v>202001</v>
       </c>
       <c r="F4" s="3">
         <v>9979</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5">
         <v>43739</v>
       </c>
       <c r="D5" s="3">
         <v>46085</v>
       </c>
       <c r="E5" s="3">
         <v>46085</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6">
         <v>43734</v>
       </c>
       <c r="D6" s="3">
         <v>111740</v>
       </c>
       <c r="E6" s="3">
         <v>110489</v>
       </c>
       <c r="F6" s="3">
         <v>925</v>
       </c>
       <c r="G6" s="3">
         <v>326</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7">
         <v>43734</v>
       </c>
       <c r="D7" s="3">
         <v>11814</v>
       </c>
       <c r="E7" s="3">
         <v>11814</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8">
         <v>43762</v>
       </c>
       <c r="D8" s="3">
         <v>167245</v>
       </c>
       <c r="E8" s="3">
         <v>145442</v>
       </c>
       <c r="F8" s="3">
         <v>17920</v>
       </c>
       <c r="G8" s="3">
         <v>3374</v>
       </c>
       <c r="H8" s="3">
         <v>509</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8" s="3"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9">
         <v>43734</v>
       </c>
       <c r="D9" s="3">
-        <v>617932</v>
+        <v>618314</v>
       </c>
       <c r="E9" s="3">
         <v>590445</v>
       </c>
       <c r="F9" s="3">
         <v>25060</v>
       </c>
       <c r="G9" s="3">
         <v>377</v>
       </c>
       <c r="H9" s="3">
         <v>74</v>
       </c>
       <c r="I9" s="3">
         <v>1591</v>
       </c>
       <c r="J9" s="3">
         <v>385</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9" s="3">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10">
         <v>43741</v>
       </c>
       <c r="D10" s="3">
-        <v>126136</v>
+        <v>126160</v>
       </c>
       <c r="E10" s="3">
         <v>123215</v>
       </c>
       <c r="F10" s="3">
         <v>2921</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10" s="3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11">
         <v>43742</v>
       </c>
       <c r="D11" s="3">
         <v>54347</v>
       </c>
       <c r="E11" s="3">
         <v>54347</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11" s="3"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>43749</v>
       </c>
       <c r="D12" s="3">
         <v>929081</v>
       </c>
       <c r="E12" s="3">
         <v>920402</v>
       </c>
       <c r="F12" s="3">
         <v>7834</v>
       </c>
       <c r="G12" s="3">
         <v>696</v>
       </c>
       <c r="H12" s="3">
         <v>10</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3">
         <v>139</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12" s="3"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13">
         <v>43754</v>
       </c>
       <c r="D13" s="3">
         <v>49173</v>
       </c>
       <c r="E13" s="3">
         <v>48612</v>
       </c>
       <c r="F13" s="3">
         <v>544</v>
       </c>
       <c r="G13" s="3">
         <v>17</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13" s="3"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14">
         <v>43761</v>
       </c>
       <c r="D14" s="3">
         <v>2006919</v>
       </c>
       <c r="E14" s="3">
         <v>1988388</v>
       </c>
       <c r="F14" s="3">
         <v>16263</v>
       </c>
       <c r="G14" s="3">
         <v>383</v>
       </c>
       <c r="H14" s="3">
         <v>962</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="3">
         <v>923</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14" s="3"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15">
         <v>43749</v>
       </c>
       <c r="D15" s="3">
         <v>1062777</v>
       </c>
       <c r="E15" s="3">
         <v>1040340</v>
       </c>
       <c r="F15" s="3">
         <v>21851</v>
       </c>
       <c r="G15" s="3">
         <v>79</v>
       </c>
       <c r="H15" s="3">
         <v>503</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15" s="3"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16">
         <v>43762</v>
       </c>
       <c r="D16" s="3">
         <v>96384</v>
       </c>
       <c r="E16" s="3">
         <v>94356</v>
       </c>
       <c r="F16" s="3">
         <v>2028</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16" s="3"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17">
         <v>43755</v>
       </c>
       <c r="D17" s="3">
         <v>53858</v>
       </c>
       <c r="E17" s="3">
         <v>52619</v>
       </c>
       <c r="F17" s="3">
         <v>558</v>
       </c>
       <c r="G17" s="3">
         <v>471</v>
       </c>
       <c r="H17" s="3">
         <v>210</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17" s="3"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C18">
         <v>43762</v>
       </c>
       <c r="D18" s="3">
-        <v>140458</v>
+        <v>140562</v>
       </c>
       <c r="E18" s="3">
         <v>135248</v>
       </c>
       <c r="F18" s="3">
         <v>4946</v>
       </c>
       <c r="G18" s="3">
         <v>76</v>
       </c>
       <c r="H18" s="3">
         <v>25</v>
       </c>
       <c r="I18" s="3">
         <v>77</v>
       </c>
       <c r="J18" s="3">
         <v>86</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18" s="3">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C19">
         <v>43749</v>
       </c>
       <c r="D19" s="3">
         <v>141448</v>
       </c>
       <c r="E19" s="3">
         <v>141448</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19" s="3"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20">
         <v>43742</v>
       </c>
       <c r="D20" s="3">
         <v>12200</v>
       </c>
       <c r="E20" s="3">
         <v>12192</v>
       </c>
       <c r="F20" s="3">
         <v>8</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20" s="3"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>43741</v>
       </c>
       <c r="D21" s="3">
         <v>373452</v>
       </c>
       <c r="E21" s="3">
         <v>370831</v>
       </c>
       <c r="F21" s="3">
         <v>1657</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3">
         <v>385</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="3">
         <v>579</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21" s="3"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22">
         <v>43742</v>
       </c>
       <c r="D22" s="3">
         <v>72111</v>
       </c>
       <c r="E22" s="3">
         <v>72111</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22" s="3"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" s="3">
         <v>14795</v>
       </c>
       <c r="E23" s="3">
         <v>14662</v>
       </c>
       <c r="F23" s="3">
         <v>133</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23" s="3"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C24">
         <v>43756</v>
       </c>
       <c r="D24" s="3">
         <v>57457</v>
       </c>
       <c r="E24" s="3">
         <v>57404</v>
       </c>
       <c r="F24" s="3">
         <v>53</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24" s="3"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25" s="3">
         <v>3660</v>
       </c>
       <c r="E25" s="3">
         <v>3660</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25" s="3"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" s="3">
         <v>4506</v>
       </c>
       <c r="E26" s="3">
         <v>4419</v>
       </c>
       <c r="F26" s="3">
         <v>87</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26" s="3"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C27">
         <v>43748</v>
       </c>
       <c r="D27" s="3">
         <v>269341</v>
       </c>
       <c r="E27" s="3">
         <v>264871</v>
       </c>
       <c r="F27" s="3">
         <v>4470</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27" s="3"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C28">
         <v>43749</v>
       </c>
       <c r="D28" s="3">
         <v>74611</v>
       </c>
       <c r="E28" s="3">
         <v>70521</v>
       </c>
       <c r="F28" s="3">
         <v>4090</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28" s="3"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C29">
         <v>43749</v>
       </c>
       <c r="D29" s="3">
         <v>262541</v>
       </c>
       <c r="E29" s="3">
         <v>262541</v>
       </c>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29" s="3"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30">
         <v>43755</v>
       </c>
       <c r="D30" s="3">
         <v>49625</v>
       </c>
       <c r="E30" s="3">
         <v>49150</v>
       </c>
       <c r="F30" s="3">
         <v>475</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
-    </row>
-    <row r="31" spans="1:10">
+      <c r="K30" s="3"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31">
         <v>43749</v>
       </c>
       <c r="D31" s="3">
         <v>98044</v>
       </c>
       <c r="E31" s="3">
         <v>90503</v>
       </c>
       <c r="F31" s="3">
         <v>1248</v>
       </c>
       <c r="G31" s="3">
         <v>6293</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31" s="3"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C32">
         <v>43755</v>
       </c>
       <c r="D32" s="3">
         <v>53081</v>
       </c>
       <c r="E32" s="3">
         <v>51671</v>
       </c>
       <c r="F32" s="3">
         <v>1275</v>
       </c>
       <c r="G32" s="3">
         <v>83</v>
       </c>
       <c r="H32" s="3">
         <v>52</v>
       </c>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32" s="3"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C33">
         <v>43762</v>
       </c>
       <c r="D33" s="3">
-        <v>73044</v>
+        <v>73069</v>
       </c>
       <c r="E33" s="3">
         <v>66879</v>
       </c>
       <c r="F33" s="3">
         <v>3892</v>
       </c>
       <c r="G33" s="3">
         <v>1233</v>
       </c>
       <c r="H33" s="3">
         <v>100</v>
       </c>
       <c r="I33" s="3">
         <v>224</v>
       </c>
       <c r="J33" s="3">
         <v>716</v>
       </c>
-    </row>
-    <row r="34" spans="1:10">
+      <c r="K33" s="3">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C34">
         <v>43735</v>
       </c>
       <c r="D34" s="3">
         <v>108504</v>
       </c>
       <c r="E34" s="3">
         <v>108504</v>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34" s="3"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D35" s="3">
-        <v>7096872</v>
+        <v>7097407</v>
       </c>
       <c r="E35" s="3">
         <v>6952801</v>
       </c>
       <c r="F35" s="3">
         <v>123435</v>
       </c>
       <c r="G35" s="3">
         <v>13082</v>
       </c>
       <c r="H35" s="3">
         <v>2830</v>
       </c>
       <c r="I35" s="3">
         <v>1892</v>
       </c>
       <c r="J35" s="3">
         <v>2832</v>
       </c>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35" s="3">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D36" s="3">
-        <v>7427986</v>
+        <v>7428521</v>
       </c>
       <c r="E36" s="3">
         <v>7278110</v>
       </c>
       <c r="F36" s="3">
         <v>128808</v>
       </c>
       <c r="G36" s="3">
         <v>13514</v>
       </c>
       <c r="H36" s="3">
         <v>2830</v>
       </c>
       <c r="I36" s="3">
         <v>1892</v>
       </c>
       <c r="J36" s="3">
         <v>2832</v>
+      </c>
+      <c r="K36" s="3">
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="B23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:2">
+      <c r="A26" t="s">
+        <v>34</v>
+      </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>