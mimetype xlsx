--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -262,50 +262,53 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Γέτι: Ο χιονάνθρωπος των Ιμαλαΐων</t>
+  </si>
+  <si>
     <t>Jetikölyök</t>
   </si>
   <si>
     <t>AR,CL,CO,MX</t>
   </si>
   <si>
     <t>Un amigo abominable</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Everest - Ein Yeti will hoch hinaus</t>
   </si>
   <si>
     <t>AU,CA,CH,CN,ES,FR,GB,HK,IE,JP,NZ,SG,US</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Abominável</t>
   </si>
   <si>
     <t>CN</t>
@@ -383,53 +386,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>Snow Baby</t>
   </si>
   <si>
     <t>アボミナブル</t>
   </si>
   <si>
     <t>スノーベイビー</t>
   </si>
   <si>
     <t>Yeti Efsanesi</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Єті</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Эверест</t>
-  </si>
-[...1 lines deleted...]
-    <t>Γέτι: Ο χιονάνθρωπος των Ιμαλαΐων</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1854,293 +1854,293 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B7" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="B8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
         <v>109</v>
       </c>
-      <c r="B23" t="s">
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>