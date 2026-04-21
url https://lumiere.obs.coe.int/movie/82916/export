--- v0 (2025-12-20)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La Gomera</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Corneliu Porumboiu</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RO, FR, DE, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7921248/</t>
+    <t>https://www.imdb.com/title/tt7921248</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-9052-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5FDC-2E92-BA47-EF02-1093-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147796</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q60737650</t>
   </si>
@@ -692,51 +692,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7921248/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9052-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5FDC-2E92-BA47-EF02-1093-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147796" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60737650" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7921248" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9052-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5FDC-2E92-BA47-EF02-1093-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147796" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60737650" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -894,55 +894,55 @@
       <c r="C3">
         <v>43888</v>
       </c>
       <c r="D3" s="3">
         <v>156</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>156</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>43838</v>
       </c>
       <c r="D4" s="3">
-        <v>4504</v>
+        <v>3389</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>4504</v>
+        <v>3389</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>43845</v>
       </c>
       <c r="D5" s="3">
         <v>2526</v>
       </c>
       <c r="E5" s="3">
         <v>189</v>
       </c>
       <c r="F5" s="3">
         <v>2321</v>
       </c>
       <c r="G5" s="3"/>
@@ -1501,80 +1501,80 @@
       <c r="A30" t="s">
         <v>77</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30">
         <v>43840</v>
       </c>
       <c r="D30" s="3">
         <v>1587</v>
       </c>
       <c r="E30" s="3"/>
       <c r="F30" s="3">
         <v>1587</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="3">
-        <v>170741</v>
+        <v>169626</v>
       </c>
       <c r="E31" s="3">
         <v>35198</v>
       </c>
       <c r="F31" s="3">
-        <v>126809</v>
+        <v>125694</v>
       </c>
       <c r="G31" s="3">
         <v>7670</v>
       </c>
       <c r="H31" s="3">
         <v>970</v>
       </c>
       <c r="I31" s="3">
         <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="3">
-        <v>176192</v>
+        <v>175077</v>
       </c>
       <c r="E32" s="3">
         <v>35997</v>
       </c>
       <c r="F32" s="3">
-        <v>131439</v>
+        <v>130324</v>
       </c>
       <c r="G32" s="3">
         <v>7676</v>
       </c>
       <c r="H32" s="3">
         <v>986</v>
       </c>
       <c r="I32" s="3">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>