--- v0 (2025-11-17)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Qui m'aime me suive!</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>José Alcala</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7654880/</t>
+    <t>https://www.imdb.com/title/tt7654880</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-B4A9-0000-W-0000-0000-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/148016</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q63564674</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -497,51 +497,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7654880/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-B4A9-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148016" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q63564674" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7654880" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-B4A9-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/148016" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q63564674" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -634,54 +634,54 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2">
         <v>43586</v>
       </c>
       <c r="D2" s="3">
-        <v>3711</v>
+        <v>3841</v>
       </c>
       <c r="E2" s="3">
-        <v>3711</v>
+        <v>3841</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3">
         <v>43544</v>
       </c>
       <c r="D3" s="3">
         <v>983</v>
       </c>
       <c r="E3" s="3">
         <v>983</v>
       </c>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>25</v>
       </c>
@@ -738,68 +738,68 @@
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7">
         <v>43657</v>
       </c>
       <c r="D7" s="3">
         <v>6976</v>
       </c>
       <c r="E7" s="3">
         <v>6941</v>
       </c>
       <c r="F7" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="3">
-        <v>227769</v>
+        <v>227899</v>
       </c>
       <c r="E8" s="3">
-        <v>227734</v>
+        <v>227864</v>
       </c>
       <c r="F8" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="3">
-        <v>228752</v>
+        <v>228882</v>
       </c>
       <c r="E9" s="3">
-        <v>228717</v>
+        <v>228847</v>
       </c>
       <c r="F9" s="3">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>