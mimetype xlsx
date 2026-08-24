--- v1 (2026-04-10)
+++ v2 (2026-08-24)
@@ -115,57 +115,57 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ADSO International Management</t>
   </si>
   <si>
     <t>Apollo Films (FR)</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Santa Fe Productions</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Nosotros tres</t>
+  </si>
+  <si>
     <t>CA,FR</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nosotros tres</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Quem me Ama, me Segue!</t>
   </si>
   <si>
     <t>Quien me quiera que me siga</t>
   </si>
   <si>
     <t>Simone</t>
   </si>
   <si>
     <t>T'exagères!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -791,59 +791,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>