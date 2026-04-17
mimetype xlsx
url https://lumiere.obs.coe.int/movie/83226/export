--- v0 (2025-12-19)
+++ v1 (2026-04-17)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Manou the Swift</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christian Haas, Andrea Block</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4153828/</t>
+    <t>https://www.imdb.com/title/tt4153828</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-59D7-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9EBE-4DA6-C1EE-FDA9-78B5-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/150798</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q61782101</t>
   </si>
@@ -268,93 +268,93 @@
   <si>
     <t>Voando Alto</t>
   </si>
   <si>
     <t>CA,GB,IE</t>
   </si>
   <si>
     <t>Birds of a Feather</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Volando a casa</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Manou - Luftens Helt</t>
   </si>
   <si>
     <t>Manou</t>
   </si>
   <si>
+    <t>Manu, a legsirályabb fecske</t>
+  </si>
+  <si>
+    <t>Manu. Gimes skraidyti</t>
+  </si>
+  <si>
+    <t>Spārnotā sardze</t>
+  </si>
+  <si>
+    <t>Manou op de meeuwenschool</t>
+  </si>
+  <si>
+    <t>Mio - Eventyr i Middelhavet</t>
+  </si>
+  <si>
+    <t>Manou - Aventuri în zbor</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Manu Munja</t>
+  </si>
+  <si>
+    <t>Hızlı ve Tüylü</t>
+  </si>
+  <si>
+    <t>Swift</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Ману</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Птичий дозор</t>
+  </si>
+  <si>
     <t>Manou à l'école des goélands</t>
-  </si>
-[...40 lines deleted...]
-    <t>Птичий дозор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -671,51 +671,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4153828/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-59D7-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9EBE-4DA6-C1EE-FDA9-78B5-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150798" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q61782101" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4153828" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-59D7-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9EBE-4DA6-C1EE-FDA9-78B5-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150798" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q61782101" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -869,54 +869,54 @@
       <c r="C3">
         <v>43594</v>
       </c>
       <c r="D3" s="3">
         <v>492</v>
       </c>
       <c r="E3" s="3">
         <v>492</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>43656</v>
       </c>
       <c r="D4" s="3">
-        <v>5325</v>
+        <v>4715</v>
       </c>
       <c r="E4" s="3">
-        <v>5325</v>
+        <v>4715</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>43490</v>
       </c>
       <c r="D5" s="3">
         <v>3729</v>
       </c>
       <c r="E5" s="3">
         <v>3557</v>
       </c>
       <c r="F5" s="3">
         <v>71</v>
       </c>
@@ -1351,77 +1351,77 @@
       <c r="C24">
         <v>43728</v>
       </c>
       <c r="D24" s="3">
         <v>33081</v>
       </c>
       <c r="E24" s="3">
         <v>26436</v>
       </c>
       <c r="F24" s="3">
         <v>2957</v>
       </c>
       <c r="G24" s="3">
         <v>1852</v>
       </c>
       <c r="H24" s="3">
         <v>1836</v>
       </c>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="3">
-        <v>415400</v>
+        <v>414790</v>
       </c>
       <c r="E25" s="3">
-        <v>401900</v>
+        <v>401290</v>
       </c>
       <c r="F25" s="3">
         <v>8781</v>
       </c>
       <c r="G25" s="3">
         <v>1821</v>
       </c>
       <c r="H25" s="3">
         <v>2304</v>
       </c>
       <c r="I25" s="3">
         <v>594</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="3">
-        <v>464135</v>
+        <v>463525</v>
       </c>
       <c r="E26" s="3">
-        <v>442188</v>
+        <v>441578</v>
       </c>
       <c r="F26" s="3">
         <v>13540</v>
       </c>
       <c r="G26" s="3">
         <v>3673</v>
       </c>
       <c r="H26" s="3">
         <v>4140</v>
       </c>
       <c r="I26" s="3">
         <v>594</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1506,139 +1506,139 @@
       <c r="A11" t="s">
         <v>79</v>
       </c>
       <c r="B11" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>81</v>
       </c>
       <c r="B12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>