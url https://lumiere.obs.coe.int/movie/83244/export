--- v1 (2026-01-05)
+++ v2 (2026-04-18)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Just a Gigolo</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Olivier Baroux</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8163224/</t>
+    <t>https://www.imdb.com/title/tt8163224</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FF4F-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/69BC-F891-1108-537C-5DFB-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/150055</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q64590467</t>
   </si>
@@ -145,72 +145,72 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Hagi Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>DE,FR,GB,IT,SE</t>
+  </si>
+  <si>
+    <t>Ljubavnik na francuski nacin</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Просто жиголо</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Um Amante Francês</t>
+  </si>
+  <si>
+    <t>Cómo ser un french lover</t>
+  </si>
+  <si>
     <t>Zawód: kobieciarz</t>
-  </si>
-[...19 lines deleted...]
-    <t>Cómo ser un french lover</t>
   </si>
   <si>
     <t>O Perfeito Gigolô</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Originalni francuski žigolo</t>
   </si>
   <si>
     <t>How to Be a French Lover</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Французький жиголо</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Красавчик со стажем</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8163224/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FF4F-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/69BC-F891-1108-537C-5DFB-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150055" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q64590467" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8163224" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FF4F-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/69BC-F891-1108-537C-5DFB-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150055" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q64590467" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -723,54 +723,54 @@
       </c>
       <c r="C2">
         <v>43629</v>
       </c>
       <c r="D2" s="3">
         <v>2594</v>
       </c>
       <c r="E2" s="3">
         <v>2594</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>43565</v>
       </c>
       <c r="D3" s="3">
-        <v>13783</v>
+        <v>12772</v>
       </c>
       <c r="E3" s="3">
-        <v>13783</v>
+        <v>12772</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
         <v>43572</v>
       </c>
       <c r="D4" s="3">
         <v>7566</v>
       </c>
       <c r="E4" s="3">
         <v>7566</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
@@ -900,150 +900,150 @@
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11">
         <v>43664</v>
       </c>
       <c r="D11" s="3">
         <v>5610</v>
       </c>
       <c r="E11" s="3">
         <v>5610</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="3">
-        <v>318701</v>
+        <v>317690</v>
       </c>
       <c r="E12" s="3">
-        <v>307342</v>
+        <v>306331</v>
       </c>
       <c r="F12" s="3">
         <v>8718</v>
       </c>
       <c r="G12" s="3">
         <v>1843</v>
       </c>
       <c r="H12" s="3">
         <v>798</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="3">
-        <v>329160</v>
+        <v>328149</v>
       </c>
       <c r="E13" s="3">
-        <v>317801</v>
+        <v>316790</v>
       </c>
       <c r="F13" s="3">
         <v>8718</v>
       </c>
       <c r="G13" s="3">
         <v>1843</v>
       </c>
       <c r="H13" s="3">
         <v>798</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>54</v>
       </c>