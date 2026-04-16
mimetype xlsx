--- v0 (2025-12-06)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Kimi to, nami ni noretara</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Masaaki Yuasa</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9193612/</t>
+    <t>https://www.imdb.com/title/tt9193612</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-CEC1-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/378D-4717-18AF-00F0-970B-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/155747</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q62129109</t>
   </si>
@@ -190,81 +190,81 @@
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Lang jian shang de yue ding</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Ride your wave</t>
   </si>
   <si>
     <t>きみと、波にのれたら</t>
   </si>
   <si>
     <t>If Riding a Wave, with You</t>
   </si>
   <si>
     <t>Kimito, namini noretara</t>
   </si>
   <si>
     <t>When Riding a Wave, with You</t>
   </si>
   <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Ride your wave: juntos en el mar</t>
+  </si>
+  <si>
+    <t>Kimito Namini Noretara</t>
+  </si>
+  <si>
+    <t>Riding a Wave with You</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Піймай свою хвилю</t>
+  </si>
+  <si>
+    <t>浪尖上的約定</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>На твоей волне</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>너와 파도를 탈 수 있다면</t>
-  </si>
-[...25 lines deleted...]
-    <t>На твоей волне</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -581,51 +581,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9193612/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-CEC1-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/378D-4717-18AF-00F0-970B-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155747" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q62129109" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9193612" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-CEC1-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/378D-4717-18AF-00F0-970B-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155747" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q62129109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1019,78 +1019,78 @@
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" t="s">
+      <c r="B19" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
         <v>62</v>
       </c>
-    </row>
-    <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">