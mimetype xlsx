--- v1 (2026-04-16)
+++ v2 (2026-07-22)
@@ -124,57 +124,57 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Selectavision</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Alba Films</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Periscoop Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Cheng lang zhi yue</t>
+  </si>
+  <si>
     <t>Kiminami</t>
   </si>
   <si>
     <t>JP,PL</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cheng lang zhi yue</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>若能与你共乘海浪之上</t>
   </si>
   <si>
     <t>AT,AU,CA,DE,ES,FR,GB,US</t>
   </si>
   <si>
     <t>Ride Your Wave</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Pegando uma Onda com Você</t>
   </si>
   <si>
     <t>Ruo neng yu ni gong cheng hai lang zhi shang</t>
   </si>
   <si>
     <t>CO</t>
   </si>
@@ -894,60 +894,60 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>