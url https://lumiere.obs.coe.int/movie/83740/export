--- v1 (2026-02-09)
+++ v2 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Room</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christian Volckman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, LU, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8485364/</t>
+    <t>https://www.imdb.com/title/tt8485364</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7F73-DB25-1FAC-EE23-C81B-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/134604</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q76750012</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8485364/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7F73-DB25-1FAC-EE23-C81B-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134604" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q76750012" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8485364" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7F73-DB25-1FAC-EE23-C81B-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134604" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q76750012" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -768,54 +768,54 @@
       </c>
       <c r="C2">
         <v>44217</v>
       </c>
       <c r="D2" s="3">
         <v>2057</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>2057</v>
       </c>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3">
         <v>43775</v>
       </c>
       <c r="D3" s="3">
-        <v>7612</v>
+        <v>9487</v>
       </c>
       <c r="E3" s="3">
-        <v>7612</v>
+        <v>9487</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4">
         <v>43779</v>
       </c>
       <c r="D4" s="3">
         <v>1448</v>
       </c>
       <c r="E4" s="3">
         <v>1448</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
@@ -995,74 +995,74 @@
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14">
         <v>44064</v>
       </c>
       <c r="D14" s="3">
         <v>8202</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>8202</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="3">
-        <v>61522</v>
+        <v>63397</v>
       </c>
       <c r="E15" s="3">
-        <v>21889</v>
+        <v>23764</v>
       </c>
       <c r="F15" s="3">
         <v>39576</v>
       </c>
       <c r="G15" s="3">
         <v>44</v>
       </c>
       <c r="H15" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="3">
-        <v>71781</v>
+        <v>73656</v>
       </c>
       <c r="E16" s="3">
-        <v>21889</v>
+        <v>23764</v>
       </c>
       <c r="F16" s="3">
         <v>47778</v>
       </c>
       <c r="G16" s="3">
         <v>2101</v>
       </c>
       <c r="H16" s="3">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" bestFit="1" customWidth="1"/>