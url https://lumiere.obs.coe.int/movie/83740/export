--- v2 (2026-04-11)
+++ v3 (2026-06-11)
@@ -163,50 +163,56 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>CGV Mars Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,DE,ES,FR,GB,HK,JP,NL,SE,SG,US</t>
   </si>
   <si>
     <t>Soba</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το μυστικό δωμάτιο</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Стая на желанията</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>O Quarto dos Desejos</t>
   </si>
   <si>
     <t>La habitación</t>
   </si>
   <si>
     <t>La habitación (The room)</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A szoba</t>
   </si>
   <si>
     <t>JP</t>
@@ -239,56 +245,50 @@
     <t>Oda</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Комната желаний</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Кімната бажань</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>嚇．房</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>The Room - La stanza del desiderio</t>
-  </si>
-[...4 lines deleted...]
-    <t>Το μυστικό δωμάτιο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1086,123 +1086,123 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>73</v>
       </c>