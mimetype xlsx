--- v0 (2025-12-03)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Can You Keep a Secret?</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Elise Duran</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8707922/</t>
+    <t>https://www.imdb.com/title/tt8707922</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/60EA-A1AD-DA44-9FB8-B40E-9</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q66455732</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8707922/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/60EA-A1AD-DA44-9FB8-B40E-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q66455732" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8707922" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/60EA-A1AD-DA44-9FB8-B40E-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q66455732" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>