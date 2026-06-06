--- v1 (2026-04-27)
+++ v2 (2026-06-06)
@@ -151,78 +151,78 @@
   <si>
     <t>Splendid Film</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Sag's nicht weiter, Liebling</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Можеш ли да пазиш тайна?</t>
   </si>
   <si>
     <t>AU,CA,FR,GB,JP,MX,SE,SG,US</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>エマの秘密に恋したら</t>
   </si>
   <si>
     <t>Sır Tutabilir Misin?</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Pode Guardar um Segredo?</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sag's nicht weiter, Liebling</t>
   </si>
   <si>
     <t>DK,FI,NO</t>
   </si>
   <si>
     <t>Can You Keep a Secret</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>No te lo vas a creer</t>
   </si>
   <si>
     <t>Znaš li čuvati tajnu?</t>
   </si>
   <si>
     <t>Tudsz titkot tartani?</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Sai tenere un segreto?</t>
   </si>
@@ -1094,72 +1094,72 @@
     <col min="1" max="1" width="26.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>55</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>57</v>
       </c>