--- v0 (2025-11-20)
+++ v1 (2026-05-03)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Diego Maradona</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Asif Kapadia</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5433114/</t>
+    <t>https://www.imdb.com/title/tt5433114</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-C1AA-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D11D-5016-5371-0903-D9BE-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/151289</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q63457407</t>
   </si>
@@ -271,63 +271,63 @@
   <si>
     <t>BG,RU</t>
   </si>
   <si>
     <t>Диего Марадона</t>
   </si>
   <si>
     <t>Maradona</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ディエゴ・マラドーナ 二つの顔</t>
   </si>
   <si>
     <t>神の子 マラドーナの光と影</t>
   </si>
   <si>
     <t>Djego Maradona</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Дієґо Марадона</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>真球王馬勒當拿</t>
+  </si>
+  <si>
     <t>Ντιέγκο Μαραντόνα</t>
-  </si>
-[...10 lines deleted...]
-    <t>真球王馬勒當拿</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5433114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-C1AA-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D11D-5016-5371-0903-D9BE-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/151289" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q63457407" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5433114" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-C1AA-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D11D-5016-5371-0903-D9BE-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/151289" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q63457407" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -846,54 +846,54 @@
         <v>43881</v>
       </c>
       <c r="D3" s="3">
         <v>340</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>340</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4">
         <v>43670</v>
       </c>
       <c r="D4" s="3">
-        <v>11566</v>
+        <v>10010</v>
       </c>
       <c r="E4" s="3">
-        <v>11566</v>
+        <v>10010</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5">
         <v>44316</v>
       </c>
       <c r="D5" s="3">
         <v>1164</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>1150</v>
       </c>
@@ -1418,80 +1418,80 @@
       <c r="B27" t="s">
         <v>73</v>
       </c>
       <c r="C27">
         <v>43826</v>
       </c>
       <c r="D27" s="3">
         <v>384</v>
       </c>
       <c r="E27" s="3">
         <v>377</v>
       </c>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3">
         <v>7</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="3">
-        <v>364139</v>
+        <v>362583</v>
       </c>
       <c r="E28" s="3">
-        <v>359028</v>
+        <v>357472</v>
       </c>
       <c r="F28" s="3">
         <v>3755</v>
       </c>
       <c r="G28" s="3">
         <v>1243</v>
       </c>
       <c r="H28" s="3">
         <v>34</v>
       </c>
       <c r="I28" s="3">
         <v>51</v>
       </c>
       <c r="J28" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="3">
-        <v>389269</v>
+        <v>387713</v>
       </c>
       <c r="E29" s="3">
-        <v>383457</v>
+        <v>381901</v>
       </c>
       <c r="F29" s="3">
         <v>4404</v>
       </c>
       <c r="G29" s="3">
         <v>1268</v>
       </c>
       <c r="H29" s="3">
         <v>61</v>
       </c>
       <c r="I29" s="3">
         <v>51</v>
       </c>
       <c r="J29" s="3">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
@@ -1548,67 +1548,67 @@
       <c r="A6" t="s">
         <v>80</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>