--- v1 (2026-05-03)
+++ v2 (2026-06-13)
@@ -247,87 +247,87 @@
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,BR,CA,DE,ES,FI,FR,GB,IE,IT,MX,NL,NZ,PT,TR,US</t>
   </si>
   <si>
+    <t>Ντιέγκο Μαραντόνα</t>
+  </si>
+  <si>
     <t>BG,RU</t>
   </si>
   <si>
     <t>Диего Марадона</t>
   </si>
   <si>
     <t>Maradona</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ディエゴ・マラドーナ 二つの顔</t>
   </si>
   <si>
     <t>神の子 マラドーナの光と影</t>
   </si>
   <si>
     <t>Djego Maradona</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Дієґо Марадона</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>真球王馬勒當拿</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ντιέγκο Μαραντόνα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1500,115 +1500,115 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>76</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="B4" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="B11" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>