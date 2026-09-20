--- v2 (2026-05-29)
+++ v3 (2026-09-20)
@@ -1147,65 +1147,67 @@
         <v>209</v>
       </c>
       <c r="E14" s="3">
         <v>205</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3">
         <v>4</v>
       </c>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
         <v>43720</v>
       </c>
       <c r="D15" s="3">
-        <v>1737</v>
+        <v>1764</v>
       </c>
       <c r="E15" s="3">
         <v>1571</v>
       </c>
       <c r="F15" s="3">
         <v>75</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>91</v>
       </c>
-      <c r="K15" s="3"/>
+      <c r="K15" s="3">
+        <v>27</v>
+      </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16">
         <v>43804</v>
       </c>
       <c r="D16" s="3">
         <v>10865</v>
       </c>
       <c r="E16" s="3">
         <v>8159</v>
       </c>
       <c r="F16" s="3">
         <v>2706</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
@@ -1415,72 +1417,72 @@
       </c>
       <c r="F24" s="3">
         <v>21842</v>
       </c>
       <c r="G24" s="3">
         <v>3705</v>
       </c>
       <c r="H24" s="3">
         <v>2907</v>
       </c>
       <c r="I24" s="3">
         <v>1240</v>
       </c>
       <c r="J24" s="3">
         <v>9771</v>
       </c>
       <c r="K24" s="3">
         <v>838</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="3">
-        <v>613543</v>
+        <v>613570</v>
       </c>
       <c r="E25" s="3">
         <v>572609</v>
       </c>
       <c r="F25" s="3">
         <v>22094</v>
       </c>
       <c r="G25" s="3">
         <v>3705</v>
       </c>
       <c r="H25" s="3">
         <v>3089</v>
       </c>
       <c r="I25" s="3">
         <v>1346</v>
       </c>
       <c r="J25" s="3">
         <v>9862</v>
       </c>
       <c r="K25" s="3">
-        <v>838</v>
+        <v>865</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>