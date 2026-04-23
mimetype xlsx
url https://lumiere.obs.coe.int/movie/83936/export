--- v0 (2025-12-16)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ibiza</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Arnaud Lemort</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7942936/</t>
+    <t>https://www.imdb.com/title/tt7942936</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-3AAB-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/13E1-06A1-1658-501A-2B70-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146420</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55597258</t>
   </si>
@@ -569,51 +569,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7942936/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3AAB-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/13E1-06A1-1658-501A-2B70-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146420" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55597258" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7942936" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3AAB-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/13E1-06A1-1658-501A-2B70-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146420" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55597258" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -761,54 +761,54 @@
       </c>
       <c r="C3">
         <v>43678</v>
       </c>
       <c r="D3" s="3">
         <v>1767</v>
       </c>
       <c r="E3" s="3">
         <v>1767</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
         <v>43635</v>
       </c>
       <c r="D4" s="3">
-        <v>32042</v>
+        <v>27283</v>
       </c>
       <c r="E4" s="3">
-        <v>32042</v>
+        <v>27283</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5">
         <v>43649</v>
       </c>
       <c r="D5" s="3">
         <v>14095</v>
       </c>
       <c r="E5" s="3">
         <v>14095</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
     </row>
@@ -978,74 +978,74 @@
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14">
         <v>43671</v>
       </c>
       <c r="D14" s="3">
         <v>14134</v>
       </c>
       <c r="E14" s="3">
         <v>14114</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3">
         <v>20</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="3">
-        <v>931492</v>
+        <v>926733</v>
       </c>
       <c r="E15" s="3">
-        <v>930638</v>
+        <v>925879</v>
       </c>
       <c r="F15" s="3">
         <v>598</v>
       </c>
       <c r="G15" s="3">
         <v>175</v>
       </c>
       <c r="H15" s="3">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="3">
-        <v>947433</v>
+        <v>942674</v>
       </c>
       <c r="E16" s="3">
-        <v>946579</v>
+        <v>941820</v>
       </c>
       <c r="F16" s="3">
         <v>598</v>
       </c>
       <c r="G16" s="3">
         <v>175</v>
       </c>
       <c r="H16" s="3">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>