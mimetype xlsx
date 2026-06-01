--- v1 (2026-04-23)
+++ v2 (2026-06-01)
@@ -175,84 +175,84 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,BE,CA,FR,GB,PL,PT,US</t>
   </si>
   <si>
+    <t>Διακοπές στην Ίμπιζα</t>
+  </si>
+  <si>
     <t>TR</t>
   </si>
   <si>
     <t>İbiza</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Ibiza - Ein Urlaub mit Folgen</t>
   </si>
   <si>
     <t>¿Qué pinto yo en Ibiza?</t>
   </si>
   <si>
     <t>Un verano en Ibiza</t>
   </si>
   <si>
     <t>Családi vakáció - Irány Ibiza!</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Ибица</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ібіца</t>
-  </si>
-[...1 lines deleted...]
-    <t>Διακοπές στην Ίμπιζα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1048,107 +1048,107 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>52</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>